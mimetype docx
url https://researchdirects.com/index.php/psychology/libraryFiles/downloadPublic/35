--- v0 (2025-10-09)
+++ v1 (2026-04-23)
@@ -1,44 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="35D4D8ED" w14:textId="2E0F10D8" w:rsidR="00F64258" w:rsidRPr="005F3B7B" w:rsidRDefault="00F64258" w:rsidP="00F64258">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
@@ -84,70 +83,191 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005F3B7B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>font</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005F3B7B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>, Garamond font)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFA093B" w14:textId="77777777" w:rsidR="00EC2275" w:rsidRDefault="00EC2275" w:rsidP="00EC2275">
-      <w:pPr>
+    <w:p w14:paraId="02B1172E" w14:textId="77777777" w:rsidR="00A67B3A" w:rsidRPr="00A77A5F" w:rsidRDefault="00A67B3A" w:rsidP="00A67B3A">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A77A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Original Research, Direct Original</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Original Research, Direct Original Research, Case Study, Commentary, Review (PICK ONE)</w:t>
+        <w:t xml:space="preserve"> Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Case Stud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brief Reviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Systematic Reviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Meta-Analyses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Technical Reports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PICK ONE)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36184D09" w14:textId="77777777" w:rsidR="00F64258" w:rsidRPr="00457859" w:rsidRDefault="00F64258" w:rsidP="00F64258">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D50340D" w14:textId="77777777" w:rsidR="00F64258" w:rsidRPr="007C0D35" w:rsidRDefault="00F64258" w:rsidP="00F64258">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0D35">
@@ -280,108 +400,95 @@
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E930A8" w14:textId="78E1DFFA" w:rsidR="00FC192B" w:rsidRPr="00457859" w:rsidRDefault="00FC192B" w:rsidP="0006331D">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26FC0EE9" w14:textId="23E6058D" w:rsidR="007C0D35" w:rsidRDefault="007C0D35" w:rsidP="002A606B">
+    <w:p w14:paraId="26FC0EE9" w14:textId="4D16621F" w:rsidR="007C0D35" w:rsidRDefault="00302DB0" w:rsidP="002A606B">
       <w:pPr>
         <w:ind w:right="-144"/>
-        <w:contextualSpacing/>
-[...11 lines deleted...]
-        <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5915">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="228600" distR="228600" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE5D8DF" wp14:editId="345BF9A3">
+              <wp:anchor distT="0" distB="0" distL="228600" distR="228600" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE5D8DF" wp14:editId="2A68D598">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-2540</wp:posOffset>
+                  <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>2654300</wp:posOffset>
+                  <wp:posOffset>2654935</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1447800" cy="5118100"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:extent cx="1447800" cy="5477510"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="50" name="Group 50"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1447800" cy="5118100"/>
+                          <a:ext cx="1447800" cy="5477510"/>
                           <a:chOff x="0" y="-427574"/>
                           <a:chExt cx="2894633" cy="9618596"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="51" name="Text Box 51"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="190490" y="-427574"/>
                             <a:ext cx="2704143" cy="9618596"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
@@ -442,140 +549,241 @@
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                           </pic:spPr>
                                         </pic:pic>
                                       </a:graphicData>
                                     </a:graphic>
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="7A42B62B" w14:textId="77777777" w:rsidR="00E60AEA" w:rsidRPr="008D31FD" w:rsidRDefault="00E60AEA" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="7FFC9F09" w14:textId="32811B08" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                            <w:p w14:paraId="748C7B6E" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00EF267B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Submitted</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>Published</w:t>
+                                <w:t xml:space="preserve">: </w:t>
                               </w:r>
-                              <w:r w:rsidR="004F2E78">
+                            </w:p>
+                            <w:p w14:paraId="4C68150F" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRPr="00644C4A" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>:</w:t>
-[...1 lines deleted...]
-                              <w:r w:rsidRPr="008D31FD">
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="4FFCC215" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> </w:t>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0041091B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Accepted</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:fldChar w:fldCharType="begin"/>
+                                <w:t>:</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                            </w:p>
+                            <w:p w14:paraId="2EAE6D1B" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRPr="00644C4A" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
-[...1 lines deleted...]
-                              <w:r w:rsidRPr="008D31FD">
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="749C779A" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0041091B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Published</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">: </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="31A54422" w14:textId="71885654" w:rsidR="00AA6FCA" w:rsidRPr="00644C4A" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="00F83C43">
+                              <w:r w:rsidR="00606A35">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:noProof/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>January 3, 2025</w:t>
+                                <w:t>April 6, 2026</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="7272466C" w14:textId="64580F3D" w:rsidR="00DE65EA" w:rsidRPr="008D31FD" w:rsidRDefault="00DE65EA" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="025C7D60" w14:textId="6D81B725" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
@@ -609,78 +817,78 @@
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="985736" cy="344884"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
                                       </a:graphicData>
                                     </a:graphic>
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="66311E12" w14:textId="57B92560" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E961D2" w:rsidP="00E86C7E">
+                            <w:p w14:paraId="66311E12" w14:textId="7AF0EDC1" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E961D2" w:rsidP="00E86C7E">
                               <w:pPr>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Copyright, 202</w:t>
                               </w:r>
-                              <w:r w:rsidR="00A00364">
+                              <w:r w:rsidR="00B303DC">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                               <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> by the authors. Published by </w:t>
                               </w:r>
                               <w:r w:rsidR="0011749E">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Pinnacle Science </w:t>
                               </w:r>
                               <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
@@ -695,51 +903,51 @@
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>International License. To view a copy of this</w:t>
                               </w:r>
                               <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> license, visit http://creativecommons.org/licenses/by/4.0/</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="214D8DB3" w14:textId="38E1507C" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="5DD27CF1" w14:textId="1619A9AA" w:rsidR="008D31FD" w:rsidRDefault="00F81522" w:rsidP="008704A8">
+                            <w:p w14:paraId="5DD27CF1" w14:textId="18098D5C" w:rsidR="008D31FD" w:rsidRDefault="00F81522" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Research in </w:t>
                               </w:r>
                               <w:r w:rsidR="00D03898">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Psychology</w:t>
                               </w:r>
                               <w:r>
@@ -753,169 +961,159 @@
                               <w:r w:rsidR="00D03898">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Behavior</w:t>
                               </w:r>
                               <w:r w:rsidR="00DF5915">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">: </w:t>
                               </w:r>
                               <w:r w:rsidR="00E961D2">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>202</w:t>
                               </w:r>
-                              <w:r w:rsidR="00F83C43">
+                              <w:r w:rsidR="00B303DC">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                               <w:r w:rsidR="00E961D2">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">, Volume </w:t>
                               </w:r>
-                              <w:r w:rsidR="00F83C43">
+                              <w:r w:rsidR="00B303DC">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                               <w:r w:rsidR="005F3B7B">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">(Issue </w:t>
                               </w:r>
                               <w:r w:rsidR="005F3B7B">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>): X</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="136467ED" w14:textId="0DF3AC64" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="1D59629A" w14:textId="77777777" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
-[...9 lines deleted...]
-                            <w:p w14:paraId="00059029" w14:textId="763B9EB3" w:rsidR="007A6CBE" w:rsidRPr="002B6FAA" w:rsidRDefault="002B6FAA" w:rsidP="008704A8">
+                            <w:p w14:paraId="00059029" w14:textId="4F4D63B1" w:rsidR="007A6CBE" w:rsidRPr="002B6FAA" w:rsidRDefault="00D013DF" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="12"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="002B6FAA">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="222222"/>
                                   <w:sz w:val="18"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve">ISSN </w:t>
+                                <w:t>ISSN:</w:t>
                               </w:r>
-                              <w:r w:rsidR="00BD7F96">
+                              <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="222222"/>
                                   <w:sz w:val="18"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="002B6FAA">
+                              <w:r w:rsidRPr="00D013DF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="222222"/>
                                   <w:sz w:val="18"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                                 </w:rPr>
-                                <w:t>2831-6738</w:t>
+                                <w:t>3069-0757</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="162D6D71" w14:textId="7D5BBD76" w:rsidR="007A6CBE" w:rsidRPr="008D31FD" w:rsidRDefault="007A6CBE" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="182880" tIns="914400" rIns="182880" bIns="182880" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="52" name="Rectangle 3"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
@@ -1019,51 +1217,51 @@
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="365760" tIns="0" rIns="182880" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7CE5D8DF" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.2pt;margin-top:209pt;width:114pt;height:403pt;z-index:251659264;mso-wrap-distance-left:18pt;mso-wrap-distance-right:18pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin=",-4275" coordsize="28946,96185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIhAslKAQAAHoOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV01v2zgQvS+w/4HQvbE+bdmIU2TTTbBA&#10;0AZNip5pirKFUqSWpCOnv36HI1G2vG6azS6KPTQHhx9Dcvg4783o/O2uFuSRa1MpuQyiszAgXDJV&#10;VHK9DD49XL/JA2IslQUVSvJl8MRN8Pbi11/O22bBY7VRouCawCbSLNpmGWysbRaTiWEbXlNzphou&#10;YbJUuqYWuno9KTRtYfdaTOIwnE5apYtGK8aNgdF33WRwgfuXJWf2Q1kabolYBuCbxV+Nvyv3O7k4&#10;p4u1ps2mYr0b9BVe1LSScOiw1TtqKdnq6m9b1RXTyqjSnjFVT1RZVozjHeA2UXh0mxuttg3eZb1o&#10;180AE0B7hNOrt2XvH290c9/caUCibdaABfbcXXalrt1/8JLsELKnATK+s4TBYJSmszwEZBnMZVGU&#10;R9BBUNkGkN+ve5PGs2yW+rnf+/VxPk+nSdKtn0+jPJtPnc3EHz8ZOdU2ECZmj4T5d0jcb2jDEWCz&#10;ACTuNKkKd42ASFpDtD64a/6mdgSGEB80c2gRu4NxuL8fNzB4ArRoHqZzgAfQGSHg8YtnYRqlz9yf&#10;Lhpt7A1XNXGNZaAhpjHU6OOtsR1U3sQ5INV1JQQ+gZCkXQbTJAtxwTAD4ArpbDkypN/GYdvdAlv2&#10;SXBnI+RHXgIuGAFuALnJr4QmjxRYRRnj0iIOuC9YO6sSnBgWQlAk6MLRWmHj/rF7871Tw9rO96OF&#10;40O7a/iDlbTD4rqSSp86ufjiPS47ewi5g2u7pt2tdv2jr1TxBG+uVacfpmHXFTzGLTX2jmoQDHhh&#10;EEH7AX5KoQB01bcCslH666lxZw/RC7MBaUGAloH5c0s1D4j4Q0JcR3mc506ysDcHojma6dHcatST&#10;2/pKwYtA+IKH2HQrrPDNUqv6M+jlpTsZpqhkcP4ysL55ZTtpBL1l/PISjUCnGmpv5X3D3NbuhVy4&#10;Pew+U930MWkhnN8rzya6OArNztatlOpya1VZYdw6kDtke/CB2U6EfgTFY0/xj0AnKteCk8RTGZRg&#10;EERPCS9HR2p4mtP5NA7n35a0f0xpo0RVOFY7CI1erwbyRUkyn6LgAvdGZh3BjynfxThK1UG0j0ge&#10;n6KL5xs6sKEF77ifhfDXM3hgKIo3qoazHuvAc3t3UvajhUAM0vVNIXgp+59jM/LXkznNZvHA5X6m&#10;o3I/85PJJ6ohLy8ucA+SNeTOLlnfQRqiayUJFhm91feJHOcZ8BUzdJQleYYyAKnRFyjTMIszz+bZ&#10;LM98yvLlkU++L8zPI5aOyJwmed5VSC8j80H+dkyrpOT6flO0ruOcGlRiJSj70tP0wApOGQoAn/5+&#10;SsO+snmBNLgaAWvGoQ78L8QimWYzUPU+9Q9K4SuCTipg+NUywaz+P6V8rPHhAwczR/8x5r6gDvsY&#10;oPtPxou/AAAA//8DAFBLAwQUAAYACAAAACEAvv3Ta+AAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBW7tJjLXEbEop6qkItkLpbZudJqHZ2ZDdJum/dzzpcXgfb76XrybbigF7&#10;3zhSEM8jEEilMw1VCr7377MlCB80Gd06QgU39LAq7u9ynRk30hcOu1AJLiGfaQV1CF0mpS9rtNrP&#10;XYfE2dn1Vgc++0qaXo9cbluZRNFCWt0Qf6h1h5say8vuahV8jHpcP8Vvw/Zy3tyO++fPwzZGpR4f&#10;pvUriIBT+IPhV5/VoWCnk7uS8aJVMEsZVJDGS57EeZK8LECcGEySNAJZ5PL/hOIHAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEACIQLJSgEAAB6DgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAvv3Ta+AAAAAKAQAADwAAAAAAAAAAAAAAAACCBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI8HAAAAAA==&#10;">
+              <v:group w14:anchorId="7CE5D8DF" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:209.05pt;width:114pt;height:431.3pt;z-index:251659264;mso-wrap-distance-left:18pt;mso-wrap-distance-right:18pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin=",-4275" coordsize="28946,96185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/Sm7KLAQAAHoOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0DovbE+LdmIU2TpEgwI&#10;2qBJ0WeaoiyhFKmRdOT01++SFGXLc9MsG4o91A8yRV6Sl4f3nHt1/nbXMvRIpWoEXwXRWRggyoko&#10;G75ZBZ8ert8UAVIa8xIzwekqeKIqeHvx6y/nfbeksagFK6lEsAhXy75bBbXW3XI2U6SmLVZnoqMc&#10;BishW6zhVW5mpcQ9rN6yWRyG81kvZNlJQahS0PvODQYXdv2qokR/qCpFNWKrAHzT9intc22es4tz&#10;vNxI3NUNGdzAr/CixQ2HTcel3mGN0VY2f1uqbYgUSlT6jIh2JqqqIdSeAU4ThUenuZFi29mzbJb9&#10;phthAmiPcHr1suT9443s7rs7CUj03QawsG/mLLtKtuYfvEQ7C9nTCBndaUSgM0rTvAgBWQJjWZrn&#10;WTSASmpAfj/vTRrnWZ46wEn9+zA/LhbpPEnc/MU8KrLF3NjM/PaziVN9B2Gi9kiof4fEfY07agFW&#10;S0DiTqKmhGNEAeK4hWh9MMf8TewQdFl8rJlBC+kd9MP5fb+CzhOgRYswXQA8gM4EAY9fnIdplD5z&#10;frzspNI3VLTINFaBhJi2oYYfb5V2UHkT4wAX1w1j0I+XjKN+FcyTLLQTxhEAl3FjQC1DhmUMtu4U&#10;tqWfGHWLfKQV4GIjwHRYbtIrJtEjBlZhQijXFge7LlgbqwqcGCdGYZhYF47mMh0Plz2Y750a5zrf&#10;jyZON3XH8BsLrsfJbcOFPLVz+cV7XDl7CLmDY5um3q13w6WvRfkEdy6F0w/VkesGLuMWK32HJQgG&#10;3DCIoP4Aj4oJAF0MrQDVQn491W/sIXphNEA9CNAqUH9usaQBYn9wiOuoiIvCSJZ9WwDRDM3kZGw9&#10;eePb9krAjUD4goe2aWZo5puVFO1n0MtLszMMYU5g/1WgffNKO2kEvSX08tIagU51WN/y+46Ypc0N&#10;mXB72H3GshtiUkM4vxeeTXh5FJrO1szk4nKrRdXYuDUgO2QH8IHZRoR+BMVjT/GPQCfMN4yixFMZ&#10;lGAURE8JL0dHania08U8DhfflrR/TGklWFMaVhsIldysR/JFSbKYW8EF7k3MHMGPKe9i3ErVQbQb&#10;ORgpE5+ii+ebdaDGJXXcz0L4DQweGWrF2y5orKc68NzaTsp+tBCwUbq+KQQvZf9zbLb89WROszwe&#10;uTyMOCoPIz+ZfKIa8vJiAvcgWUPudMn6DtIQ3giObJExWH2fyHGRAV9tho6ypMisDEBq9AXKPMzi&#10;zLM5z4vMpyxfHvnk+8L8PGHphMxpUhSuQnoZmQ/yt2FawzmV93XZmxfj1KgSa4bJl4GmB1awy1gA&#10;+PT3Uxr2lc0LpMHUCLZmHOvA/0IsknmWg6oPqX9UCl8ROKmA7lfLBNHy/5TybY0PHzg2cwwfY+YL&#10;6vDdBuj+k/HiLwAAAP//AwBQSwMEFAAGAAgAAAAhAMfMQzfhAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwVu7SaxtiNmUUtRTEWwF8TbNTpPQ7GzIbpP037ue7HF4H+99k68n&#10;04qBetdYVhDPIxDEpdUNVwq+Dm+zFITzyBpby6TgSg7Wxf1djpm2I3/SsPeVCCXsMlRQe99lUrqy&#10;JoNubjvikJ1sb9CHs6+k7nEM5aaVSRQtpcGGw0KNHW1rKs/7i1HwPuK4eYpfh935tL3+HJ4/vncx&#10;KfX4MG1eQHia/D8Mf/pBHYrgdLQX1k60CmbLACpYxGkMIuRJslqAOAYwSaMVyCKXty8UvwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/Sm7KLAQAAHoOAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDHzEM34QAAAAoBAAAPAAAAAAAAAAAAAAAAAIYG&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlAcAAAAA&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 51" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:1904;top:-4275;width:27042;height:96185;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAcJHzwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqRsVi02zShFErxpbenxkX5No9m2a3Zj4791CweMwM98wyaY3lbhR40rLCmbTCARx&#10;ZnXJuYJzuntZgXAeWWNlmRTcycFmPRwkGGvb8ZFuJ5+LAGEXo4LC+zqW0mUFGXRTWxMH78c2Bn2Q&#10;TS51g12Am0rOo+hVGiw5LBRY07ag7HpqjYJI/+4v7f1rItP52zeuPrlemoVS41H/8Q7CU++f4f/2&#10;QStYzuDvS/gBcv0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwHCR88MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="14.4pt,1in,14.4pt,14.4pt">
                     <w:txbxContent>
                       <w:p w14:paraId="5489B911" w14:textId="417A08D7" w:rsidR="00E954E5" w:rsidRPr="00E954E5" w:rsidRDefault="00E954E5" w:rsidP="00E954E5">
                         <w:pPr>
                           <w:ind w:left="-180"/>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
@@ -1094,140 +1292,241 @@
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="7A42B62B" w14:textId="77777777" w:rsidR="00E60AEA" w:rsidRPr="008D31FD" w:rsidRDefault="00E60AEA" w:rsidP="008704A8">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="7FFC9F09" w14:textId="32811B08" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                      <w:p w14:paraId="748C7B6E" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00EF267B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Submitted</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>Published</w:t>
+                          <w:t xml:space="preserve">: </w:t>
                         </w:r>
-                        <w:r w:rsidR="004F2E78">
+                      </w:p>
+                      <w:p w14:paraId="4C68150F" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRPr="00644C4A" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>:</w:t>
-[...1 lines deleted...]
-                        <w:r w:rsidRPr="008D31FD">
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="4FFCC215" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> </w:t>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0041091B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Accepted</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:fldChar w:fldCharType="begin"/>
+                          <w:t>:</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                      </w:p>
+                      <w:p w14:paraId="2EAE6D1B" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRPr="00644C4A" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
-[...1 lines deleted...]
-                        <w:r w:rsidRPr="008D31FD">
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="749C779A" w14:textId="77777777" w:rsidR="00AA6FCA" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0041091B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Published</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">: </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="31A54422" w14:textId="71885654" w:rsidR="00AA6FCA" w:rsidRPr="00644C4A" w:rsidRDefault="00AA6FCA" w:rsidP="00AA6FCA">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="00F83C43">
+                        <w:r w:rsidR="00606A35">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>January 3, 2025</w:t>
+                          <w:t>April 6, 2026</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="7272466C" w14:textId="64580F3D" w:rsidR="00DE65EA" w:rsidRPr="008D31FD" w:rsidRDefault="00DE65EA" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="025C7D60" w14:textId="6D81B725" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
@@ -1261,78 +1560,78 @@
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="985736" cy="344884"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="66311E12" w14:textId="57B92560" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E961D2" w:rsidP="00E86C7E">
+                      <w:p w14:paraId="66311E12" w14:textId="7AF0EDC1" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E961D2" w:rsidP="00E86C7E">
                         <w:pPr>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Copyright, 202</w:t>
                         </w:r>
-                        <w:r w:rsidR="00A00364">
+                        <w:r w:rsidR="00B303DC">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                         <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> by the authors. Published by </w:t>
                         </w:r>
                         <w:r w:rsidR="0011749E">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Pinnacle Science </w:t>
                         </w:r>
                         <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
@@ -1347,51 +1646,51 @@
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>International License. To view a copy of this</w:t>
                         </w:r>
                         <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> license, visit http://creativecommons.org/licenses/by/4.0/</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="214D8DB3" w14:textId="38E1507C" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="5DD27CF1" w14:textId="1619A9AA" w:rsidR="008D31FD" w:rsidRDefault="00F81522" w:rsidP="008704A8">
+                      <w:p w14:paraId="5DD27CF1" w14:textId="18098D5C" w:rsidR="008D31FD" w:rsidRDefault="00F81522" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Research in </w:t>
                         </w:r>
                         <w:r w:rsidR="00D03898">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Psychology</w:t>
                         </w:r>
                         <w:r>
@@ -1405,598 +1704,563 @@
                         <w:r w:rsidR="00D03898">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Behavior</w:t>
                         </w:r>
                         <w:r w:rsidR="00DF5915">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">: </w:t>
                         </w:r>
                         <w:r w:rsidR="00E961D2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>202</w:t>
                         </w:r>
-                        <w:r w:rsidR="00F83C43">
+                        <w:r w:rsidR="00B303DC">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                         <w:r w:rsidR="00E961D2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">, Volume </w:t>
                         </w:r>
-                        <w:r w:rsidR="00F83C43">
+                        <w:r w:rsidR="00B303DC">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                         <w:r w:rsidR="005F3B7B">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">(Issue </w:t>
                         </w:r>
                         <w:r w:rsidR="005F3B7B">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>): X</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="136467ED" w14:textId="0DF3AC64" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="1D59629A" w14:textId="77777777" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
-[...9 lines deleted...]
-                      <w:p w14:paraId="00059029" w14:textId="763B9EB3" w:rsidR="007A6CBE" w:rsidRPr="002B6FAA" w:rsidRDefault="002B6FAA" w:rsidP="008704A8">
+                      <w:p w14:paraId="00059029" w14:textId="4F4D63B1" w:rsidR="007A6CBE" w:rsidRPr="002B6FAA" w:rsidRDefault="00D013DF" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="12"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="002B6FAA">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="222222"/>
                             <w:sz w:val="18"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">ISSN </w:t>
+                          <w:t>ISSN:</w:t>
                         </w:r>
-                        <w:r w:rsidR="00BD7F96">
+                        <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="222222"/>
                             <w:sz w:val="18"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
-                        <w:r w:rsidRPr="002B6FAA">
+                        <w:r w:rsidRPr="00D013DF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="222222"/>
                             <w:sz w:val="18"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                           </w:rPr>
-                          <w:t>2831-6738</w:t>
+                          <w:t>3069-0757</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="162D6D71" w14:textId="7D5BBD76" w:rsidR="007A6CBE" w:rsidRPr="008D31FD" w:rsidRDefault="007A6CBE" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:rect id="Rectangle 3" o:spid="_x0000_s1028" style="position:absolute;top:-4275;width:2862;height:96185;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBq0JAlxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq91U2FWomuEoSCtF6Minh7ZJ/ZYPZtyG5j7K93BcHjMDPfMLNFb2vRUesrxwo+hgkI&#10;4sLpiksFu+33+wSED8gaa8ek4EoeFvOXwQxT7S68oS4PpYgQ9ikqMCE0qZS+MGTRD11DHL2Tay2G&#10;KNtS6hYvEW5rOUqSsbRYcVww2NDSUHHO/6yC3Jifq1vKo//lyWrfHbL1/1em1Ntrn01BBOrDM/xo&#10;r7SCzxHcv8QfIOc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGrQkCXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#133960" stroked="f" strokeweight="1pt"/>
                 <v:rect id="Pentagon 4" o:spid="_x0000_s1029" style="position:absolute;left:2858;top:1538;width:26053;height:9779;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5GjCaxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQv0mxMqZTUNYSIWAqFNgpeX7PPJJh9G7Krpv++WxB6HGbmG2aVjaYTVxpca1nBIopB&#10;EFdWt1wrOOy3jy8gnEfW2FkmBT/kIFtPHlaYanvjL7qWvhYBwi5FBY33fSqlqxoy6CLbEwfvZAeD&#10;PsihlnrAW4CbTiZxvJQGWw4LDfZUNFSdy4tRcNGkP+e7j8V7lWzy+PtY1AkWSs2mY/4KwtPo/8P3&#10;9ptW8PwEf1/CD5DrXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB5GjCaxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#438874" stroked="f" strokeweight="1pt">
                   <v:textbox inset="28.8pt,0,14.4pt,0">
                     <w:txbxContent>
                       <w:p w14:paraId="4B3F12DF" w14:textId="16999F03" w:rsidR="008704A8" w:rsidRPr="004F2E78" w:rsidRDefault="008704A8" w:rsidP="00D10609">
                         <w:pPr>
                           <w:pStyle w:val="NoSpacing"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="26"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="008704A8">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="26"/>
                           </w:rPr>
                           <w:t>Open Access</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <w10:wrap type="square" anchorx="margin" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00FC192B" w:rsidRPr="00E86C7E">
-[...8 lines deleted...]
-    <w:p w14:paraId="17F11D91" w14:textId="26402115" w:rsidR="00A736D0" w:rsidRDefault="00A736D0" w:rsidP="00A736D0">
+    </w:p>
+    <w:p w14:paraId="37D31E53" w14:textId="499DFD97" w:rsidR="00C518C1" w:rsidRPr="00E86C7E" w:rsidRDefault="00FC192B" w:rsidP="00A736D0">
       <w:pPr>
         <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00457859">
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...96 lines deleted...]
-    <w:p w14:paraId="437764E6" w14:textId="19AE9BEC" w:rsidR="00A736D0" w:rsidRDefault="00A736D0" w:rsidP="00A736D0">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E86C7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72BEB7D9" w14:textId="77777777" w:rsidR="00CB3203" w:rsidRDefault="00CB3203" w:rsidP="00CB3203">
       <w:pPr>
         <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The abstract is to be written with the following subheadings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the sections breaks to look as demonstrated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The introduction should provide a clear direction for the manuscript. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199FE3CA" w14:textId="77777777" w:rsidR="00CB3203" w:rsidRDefault="00CB3203" w:rsidP="00CB3203">
+      <w:pPr>
+        <w:ind w:left="2070" w:right="-144"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Methods</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The abstract should be no more than 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50 words, and the methods section of the abstract should include primary details about the methodology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F27BD9" w14:textId="77777777" w:rsidR="00CB3203" w:rsidRDefault="00CB3203" w:rsidP="00CB3203">
+      <w:pPr>
+        <w:ind w:left="2070" w:right="-144"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sure to include your main findings </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supported </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-[...69 lines deleted...]
-        <w:t>words</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the methods section of the abstract should include primary details about the methodology.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1554FD1E" w14:textId="5CB1B735" w:rsidR="00A736D0" w:rsidRDefault="00A736D0" w:rsidP="00A736D0">
+        <w:t xml:space="preserve"> data and the appropriate statistical analysis. The abstract results should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>followed by a clear conclusion statement. The M ± SD for all variables should be presented clearly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and accurately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4563">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>reported</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4563">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA4563">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>values</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628607E6" w14:textId="77777777" w:rsidR="00CB3203" w:rsidRDefault="00CB3203" w:rsidP="00CB3203">
       <w:pPr>
         <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Results</w:t>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>: Be</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> sure to include your main findings </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not add </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">supported </w:t>
+        <w:t xml:space="preserve">extra </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>with</w:t>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>spaces</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...29 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00457859">
-        <w:rPr>
-[...55 lines deleted...]
-      <w:r w:rsidR="00EB3261" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> between subheadings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provide a clear statement to support the main findings of the results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C59ED2F" w14:textId="77777777" w:rsidR="00A736D0" w:rsidRPr="00A736D0" w:rsidRDefault="00A736D0" w:rsidP="00A736D0">
       <w:pPr>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
@@ -2591,3001 +2855,2338 @@
         </w:rPr>
         <w:t>additional</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> examples. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F7D2DB9" w14:textId="77777777" w:rsidR="00FC192B" w:rsidRPr="00457859" w:rsidRDefault="00FC192B" w:rsidP="000917C2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00500680" w14:textId="03C865C9" w:rsidR="001B413F" w:rsidRPr="00457859" w:rsidRDefault="00D51A1A" w:rsidP="00275B80">
+    <w:p w14:paraId="1B3D25AF" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scientific </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FC192B" w:rsidRPr="00457859">
+        <w:t>Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DB5C1B" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provide a detailed methods section to outline the scientific approach used to collect data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61692DC1" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0D3CED" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Participants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E71495" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Explain the subjects and provide a statement explaining how informed consent was given and that the study was passed by an “Institutional Review Board.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0D72B7" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F6C779" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Protocol</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114F4381" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide a step-by-step description regarding the protocol of the study. Explain all measurement tools and cite any validation study corresponding to the tool. Measurement tools must be valid and reliable or provide information to support both with appropriate citations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DD5779" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E718BDB" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Statistical Analysis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750F34A9" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide accurate and appropriate statistical analyses for all reported data. Use correct statistical terminology and ensure that each test matches the structure of the variables being analyzed. State explicitly that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priori significance level of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C5360D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ≤ 0.05 was used. Please also identify the software utilized to conduct all analyses (e.g., SPSS, R, SAS, or equivalent).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63642B02" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D2D00F" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Methods</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DE5C1B3" w14:textId="363D52A3" w:rsidR="001B413F" w:rsidRPr="00457859" w:rsidRDefault="004F719C" w:rsidP="000917C2">
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76848B3D" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a detailed methods section to </w:t>
-[...427 lines deleted...]
-        </w:rPr>
         <w:t>General guidelines for the results section</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="13DA1658" w14:textId="2697C5EE" w:rsidR="00DE15F0" w:rsidRDefault="00E86C7E" w:rsidP="00DE15F0">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DEA16A" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>A detailed figure legend is required under the table or figure</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">A maximum of 4, </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="46A14D67" w14:textId="62754EB1" w:rsidR="00DE15F0" w:rsidRPr="00457859" w:rsidRDefault="00DE15F0" w:rsidP="00DE15F0">
+        <w:t xml:space="preserve"> but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not be pasted as part of the figure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E33BE5" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">A detailed figure legend is required under the table or </w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="79A14E04" w14:textId="39F88A99" w:rsidR="00DE15F0" w:rsidRPr="00457859" w:rsidRDefault="00DE15F0" w:rsidP="00DE15F0">
+        <w:t xml:space="preserve">Avoid large tables with excessive data that make it unreasonable to assess and make a judgement as a reader. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207D989C" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avoid large tables with excessive data that make it unreasonable to assess and make a judgement as a reader. </w:t>
-[...8 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve">Be succinct and direct. The purpose of the research is to accelerate and improve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the rate of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scientific discovery. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D54590A" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E8893B" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867770">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Provide a clear and organized overview of the results, ensuring that all relevant tables and figures are included in this section and placed appropriately within the manuscript. Report data as Means ± Standard Deviation (SD) or Standard Error of the Mean (SEM), as appropriate. When reporting p-values, provide exact values (e.g., p = 0.033) rather than threshold values such as p &lt; 0.05. Authors are also required to report effect size estimates to support the interpretation of statistical findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE589E8" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E84B4B" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Be succinct and direct. The purpose of the research is to accelerate and improve </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>The M ± SD for all variables should be presented clearly, rounded to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no more than the nearest tenth. Or whole numbers for values greater than 100. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089D5710" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1721B9FC" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">scientific discovery. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78937DB7" w14:textId="77777777" w:rsidR="00DE15F0" w:rsidRPr="00457859" w:rsidRDefault="00DE15F0" w:rsidP="00275B80">
+        <w:t xml:space="preserve">Data tables should consist of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MINIMAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formatting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, centered on the page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Visually, tables should be clear, neat and professionally presented. The example below is ideal formatting for a table published</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E8C2BB" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13832CAB" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>Table 1</w:t>
+      </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide an overview of the results and be sure to include your data </w:t>
-[...528 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>. Describe your table.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="6480" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2256"/>
         <w:gridCol w:w="1491"/>
         <w:gridCol w:w="1469"/>
         <w:gridCol w:w="1264"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00275B80" w:rsidRPr="00457859" w14:paraId="7C6B4598" w14:textId="77777777" w:rsidTr="00062A7D">
+      <w:tr w:rsidR="00B303DC" w:rsidRPr="00457859" w14:paraId="6CC9C786" w14:textId="77777777" w:rsidTr="00A94595">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="329AE7BD" w14:textId="77777777" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="2A556075" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65C20209" w14:textId="77777777" w:rsidR="00381BB0" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="28623528" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Untrained </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BB90D61" w14:textId="5ED5054F" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="5A9E1267" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(n = 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D399313" w14:textId="77777777" w:rsidR="00381BB0" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="7D34CF35" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Trained </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05434CA2" w14:textId="14CBFE8C" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="6DFE23A1" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(n = 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70F0EEA3" w14:textId="77777777" w:rsidR="00381BB0" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="49A9CF99" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Elite </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01DFA937" w14:textId="65FFE2BE" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="128E0105" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(n =10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00275B80" w:rsidRPr="00457859" w14:paraId="2B624BB3" w14:textId="77777777" w:rsidTr="00062A7D">
+      <w:tr w:rsidR="00B303DC" w:rsidRPr="00457859" w14:paraId="53B29A96" w14:textId="77777777" w:rsidTr="00A94595">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A59D547" w14:textId="43CB3521" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="00381BB0" w:rsidP="00381BB0">
+          <w:p w14:paraId="13F84E0D" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart </w:t>
+              <w:t xml:space="preserve">Heart Rate </w:t>
             </w:r>
-            <w:r w:rsidR="0001465B" w:rsidRPr="00457859">
-[...8 lines deleted...]
-            <w:r w:rsidR="0001465B" w:rsidRPr="00457859">
+            <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(BPM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2357D558" w14:textId="2B912126" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="37D711A1" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BA04E8E" w14:textId="15E1F7CE" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="50CC1D36" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF2A9A0" w14:textId="3018C603" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="418984A6" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00275B80" w:rsidRPr="00457859" w14:paraId="3A28B60B" w14:textId="77777777" w:rsidTr="00062A7D">
+      <w:tr w:rsidR="00B303DC" w:rsidRPr="00457859" w14:paraId="038E22D5" w14:textId="77777777" w:rsidTr="00A94595">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74FECD11" w14:textId="7E7E7E39" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="05E154DF" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mile Time</w:t>
             </w:r>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (mins)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0E0A79" w14:textId="25D82328" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="3081A376" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BB4A331" w14:textId="2585D966" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="7868C566" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BE5638B" w14:textId="41713DDA" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="6669CA98" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00275B80" w:rsidRPr="00457859" w14:paraId="55F075C2" w14:textId="77777777" w:rsidTr="00062A7D">
+      <w:tr w:rsidR="00B303DC" w:rsidRPr="00457859" w14:paraId="2CEB081D" w14:textId="77777777" w:rsidTr="00A94595">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="206"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46DCA913" w14:textId="678254C1" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="00381BB0">
+          <w:p w14:paraId="7EDAF149" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>BMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A4F1905" w14:textId="2D8ECD0C" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="3067684B" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="677F837F" w14:textId="69FCC4FE" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="0A18D8F2" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21E47F32" w14:textId="305EA917" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0001465B">
+          <w:p w14:paraId="76476B44" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00A94595">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457859">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>M ± SD*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32530627" w14:textId="6CDC00F4" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0006331D">
+    <w:p w14:paraId="4FA3167A" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data are Means ± SD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1D787E" w14:textId="42C3536D" w:rsidR="0001465B" w:rsidRPr="00457859" w:rsidRDefault="0001465B" w:rsidP="0006331D">
+    <w:p w14:paraId="3EA22D46" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">*Significantly greater than untrained and trained participants, </w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 0.004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D87C8A" w14:textId="77777777" w:rsidR="00794839" w:rsidRPr="00457859" w:rsidRDefault="00794839" w:rsidP="0006331D">
+    <w:p w14:paraId="6EAF9FEF" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E371620" w14:textId="77777777" w:rsidR="00794839" w:rsidRPr="00457859" w:rsidRDefault="00794839" w:rsidP="000B38C3">
+    <w:p w14:paraId="629774EE" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Graphs may be created in any software and copied into the journal template</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, centered on the page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3D9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Please ensure they remain clear, readable, and appropriately sized after being pasted into the document. If images are used instead of generated graphs, they must be high-resolution to ensure print quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676DB7E2" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BC60AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3083EB64" wp14:editId="4FEA3731">
+            <wp:extent cx="2749691" cy="2063856"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="532229904" name="Picture 1" descr="A graph with a bar and bar line&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="532229904" name="Picture 1" descr="A graph with a bar and bar line&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2749691" cy="2063856"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773448BE" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Figure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Describe your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figure. *Indicates significance, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = 0.004</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD79397" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0845D75C" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00867770" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788BA815" w14:textId="32F43CE2" w:rsidR="00B070B9" w:rsidRDefault="00794839" w:rsidP="000B38C3">
+    <w:p w14:paraId="7A638D2E" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a clear and succinct </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Provide a clear and succinct discussion and explain the application of the findings. Confirm or disconfirm any key findings with research supported by citations. The final 1-2 sentences should provide a scientifically direct conclusion. The journal urges authors to avoid statements such as “additional research is warranted.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582C16B8" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E70782C" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBEF5F8" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00A77A5F" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77A5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Create a clear and concise statement regarding the overall findings of the research. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EEF798" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="059D6D85" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037F3EFE" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Add acknowledgements here</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A0482D" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76FDBF22" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00AA4563" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4563">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Conflict of Interest</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9A84EB" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00AA4563" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA4563">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If no conflicts exist, individuals should clearly state, “The authors declare no conflicts of interest.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EA1817" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60AB19C6" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="5ED06EF6" w14:textId="17D094D5" w:rsidR="007E4B28" w:rsidRDefault="007E4B28" w:rsidP="000B38C3">
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F089E98" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="649A4974" w14:textId="77777777" w:rsidR="007E4B28" w:rsidRDefault="007E4B28" w:rsidP="007E4B28">
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please use the AMA/JAMA 11th edition citation style for all references. The JAMA format is available </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EndNote. In-text citations should appear as superscript numbers placed immediately after the referenced material, positioned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the period at the end of the sentence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Example, Johnson et al. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, found </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xyz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Generally, 15 references should be utilized to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specifically support all parts of the study</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the results. The journal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>encourages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">authors to avoid excessive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citations. Please provide the most important and most up-to-date references. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B8E2A5" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-[...488 lines deleted...]
-    <w:p w14:paraId="39E22860" w14:textId="0A083EF8" w:rsidR="00F25723" w:rsidRPr="00457859" w:rsidRDefault="00CB5493" w:rsidP="000B38C3">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57DB9AF9" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Johnson J</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Johnson J, Johnson B, Stella CA. Maximum distance and performance measures in football. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exerc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nutr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> B, </w:t>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Stella</w:t>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2017;1(1)</w:t>
       </w:r>
-      <w:r w:rsidR="00F17852">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Doi: 101010202012.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19072984" w14:textId="3CB330ED" w:rsidR="00F17852" w:rsidRPr="00457859" w:rsidRDefault="00CB5493" w:rsidP="00F17852">
+    <w:p w14:paraId="1ED523CB" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sauderbach</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004D0D5E" w:rsidRPr="00457859">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Dell</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> J, </w:t>
+        <w:t xml:space="preserve"> CA, Dell DD, Fountain J, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Boicka</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004D0D5E" w:rsidRPr="00457859">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Slavia</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> TA, </w:t>
+        <w:t xml:space="preserve"> GJ, Slavia TA, Colin M. Function nutrients and protein ingestion. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Res Health Sci</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> M. </w:t>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Function nutrients and protein ingestion</w:t>
-[...48 lines deleted...]
-      <w:r w:rsidR="00F17852">
+        <w:t xml:space="preserve"> 2018;1(2)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Doi: 10101020201342.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C10CEBB" w14:textId="0A683B95" w:rsidR="00FC192B" w:rsidRPr="00457859" w:rsidRDefault="00FC192B" w:rsidP="00F17852">
+    <w:p w14:paraId="71CAD459" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="563DD7CC" w14:textId="35504AB2" w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidRDefault="002D5236" w:rsidP="00884AB2">
+    <w:p w14:paraId="0D413D9E" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A0AA3EE" w14:textId="551C0F5C" w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidRDefault="002D5236" w:rsidP="00884AB2">
+    <w:p w14:paraId="1AE57D70" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidSect="00ED6B60">
-      <w:headerReference w:type="even" r:id="rId10"/>
+    <w:p w14:paraId="7109FD83" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274F83E7" w14:textId="77777777" w:rsidR="00B303DC" w:rsidRPr="00457859" w:rsidRDefault="00B303DC" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0AA3EE" w14:textId="551C0F5C" w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidRDefault="002D5236" w:rsidP="00B303DC">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidSect="00606A35">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1584" w:right="1584" w:bottom="1584" w:left="1584" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1564429A" w14:textId="77777777" w:rsidR="00724C21" w:rsidRDefault="00724C21" w:rsidP="000F0355">
+    <w:p w14:paraId="7E84A09C" w14:textId="77777777" w:rsidR="00535392" w:rsidRDefault="00535392" w:rsidP="000F0355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5582791F" w14:textId="77777777" w:rsidR="00724C21" w:rsidRDefault="00724C21" w:rsidP="000F0355">
+    <w:p w14:paraId="7FC6ED99" w14:textId="77777777" w:rsidR="00535392" w:rsidRDefault="00535392" w:rsidP="000F0355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5832,77 +5433,67 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="974004" cy="312181"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="494D0C99" w14:textId="77777777" w:rsidR="000F0749" w:rsidRDefault="000F0749">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D5BE53A" w14:textId="77777777" w:rsidR="00724C21" w:rsidRDefault="00724C21" w:rsidP="000F0355">
+    <w:p w14:paraId="619AFF9B" w14:textId="77777777" w:rsidR="00535392" w:rsidRDefault="00535392" w:rsidP="000F0355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14E7891F" w14:textId="77777777" w:rsidR="00724C21" w:rsidRDefault="00724C21" w:rsidP="000F0355">
+    <w:p w14:paraId="26D57F0D" w14:textId="77777777" w:rsidR="00535392" w:rsidRDefault="00535392" w:rsidP="000F0355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FE8574C" w14:textId="0C3E291F" w:rsidR="00DF5915" w:rsidRPr="00DF5915" w:rsidRDefault="00DF5915" w:rsidP="00DF5915">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8460"/>
       </w:tabs>
       <w:ind w:left="-360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DF5915">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
@@ -5945,132 +5536,132 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="250233" cy="357775"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="7F452DD0" w14:textId="7FDA2C74" w:rsidR="000F0749" w:rsidRPr="00DF5915" w:rsidRDefault="000F0749" w:rsidP="00DF5915">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A9C3427" w14:textId="16D789D1" w:rsidR="005569D2" w:rsidRDefault="005569D2" w:rsidP="005569D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:ind w:right="-198"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7D4DA225" w14:textId="0EA13985" w:rsidR="000F0749" w:rsidRPr="00E60AEA" w:rsidRDefault="00E961D2" w:rsidP="00F17852">
+  <w:p w14:paraId="7D4DA225" w14:textId="5548A9E2" w:rsidR="000F0749" w:rsidRPr="00E60AEA" w:rsidRDefault="00E961D2" w:rsidP="00F17852">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:ind w:right="-198"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E60AEA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00A00364">
+    <w:r w:rsidR="00B303DC">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00E60AEA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, Volume </w:t>
     </w:r>
-    <w:r w:rsidR="00A00364">
+    <w:r w:rsidR="00B303DC">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00E60AEA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Issue </w:t>
     </w:r>
     <w:r w:rsidR="005F3B7B" w:rsidRPr="00E60AEA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00E60AEA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
@@ -6710,86 +6301,90 @@
     <w:rsid w:val="00044B19"/>
     <w:rsid w:val="000555B6"/>
     <w:rsid w:val="00062A7D"/>
     <w:rsid w:val="0006331D"/>
     <w:rsid w:val="000648B0"/>
     <w:rsid w:val="000704CD"/>
     <w:rsid w:val="00072C5A"/>
     <w:rsid w:val="000912E2"/>
     <w:rsid w:val="000917C2"/>
     <w:rsid w:val="000B0EDD"/>
     <w:rsid w:val="000B38C3"/>
     <w:rsid w:val="000C3F0A"/>
     <w:rsid w:val="000E29A8"/>
     <w:rsid w:val="000F0355"/>
     <w:rsid w:val="000F0749"/>
     <w:rsid w:val="000F35CE"/>
     <w:rsid w:val="000F7A79"/>
     <w:rsid w:val="001003C0"/>
     <w:rsid w:val="00103B61"/>
     <w:rsid w:val="00110144"/>
     <w:rsid w:val="00110B85"/>
     <w:rsid w:val="00115BF1"/>
     <w:rsid w:val="0011749E"/>
     <w:rsid w:val="00142B2B"/>
     <w:rsid w:val="00154FE6"/>
+    <w:rsid w:val="00156544"/>
     <w:rsid w:val="00165DEC"/>
     <w:rsid w:val="001812AB"/>
     <w:rsid w:val="00187390"/>
     <w:rsid w:val="001939ED"/>
     <w:rsid w:val="001B413F"/>
     <w:rsid w:val="001B6C47"/>
     <w:rsid w:val="001F0CCB"/>
     <w:rsid w:val="001F6C61"/>
     <w:rsid w:val="001F7A68"/>
     <w:rsid w:val="00200E39"/>
     <w:rsid w:val="002135FE"/>
+    <w:rsid w:val="002157B8"/>
     <w:rsid w:val="00220051"/>
     <w:rsid w:val="0022531C"/>
     <w:rsid w:val="0023069D"/>
     <w:rsid w:val="002353E5"/>
     <w:rsid w:val="00236403"/>
     <w:rsid w:val="00246E05"/>
     <w:rsid w:val="00247473"/>
     <w:rsid w:val="00261593"/>
     <w:rsid w:val="00273AC7"/>
     <w:rsid w:val="00275B80"/>
     <w:rsid w:val="00282E68"/>
     <w:rsid w:val="002868D4"/>
     <w:rsid w:val="002902BF"/>
     <w:rsid w:val="00290488"/>
     <w:rsid w:val="00292C19"/>
     <w:rsid w:val="00295343"/>
     <w:rsid w:val="002A0F80"/>
     <w:rsid w:val="002A606B"/>
     <w:rsid w:val="002B36DA"/>
     <w:rsid w:val="002B6FAA"/>
     <w:rsid w:val="002C1313"/>
     <w:rsid w:val="002D5236"/>
     <w:rsid w:val="002E0DC3"/>
+    <w:rsid w:val="00302DB0"/>
     <w:rsid w:val="00302F73"/>
     <w:rsid w:val="003151EB"/>
+    <w:rsid w:val="00321966"/>
     <w:rsid w:val="003470B3"/>
     <w:rsid w:val="0035630C"/>
     <w:rsid w:val="003716BC"/>
     <w:rsid w:val="00373699"/>
     <w:rsid w:val="00381BB0"/>
     <w:rsid w:val="00384089"/>
     <w:rsid w:val="00386B3F"/>
     <w:rsid w:val="003A7876"/>
     <w:rsid w:val="003C2E92"/>
     <w:rsid w:val="003C61AD"/>
     <w:rsid w:val="003D1CDA"/>
     <w:rsid w:val="0040740E"/>
     <w:rsid w:val="00412EA7"/>
     <w:rsid w:val="0041323A"/>
     <w:rsid w:val="004167D5"/>
     <w:rsid w:val="00427B80"/>
     <w:rsid w:val="00437968"/>
     <w:rsid w:val="004406CB"/>
     <w:rsid w:val="004463E6"/>
     <w:rsid w:val="00457859"/>
     <w:rsid w:val="00465842"/>
     <w:rsid w:val="0047596B"/>
     <w:rsid w:val="004759BE"/>
     <w:rsid w:val="00481187"/>
     <w:rsid w:val="00481D76"/>
@@ -6797,160 +6392,173 @@
     <w:rsid w:val="00482992"/>
     <w:rsid w:val="00487981"/>
     <w:rsid w:val="004978D3"/>
     <w:rsid w:val="004A1A17"/>
     <w:rsid w:val="004B00B2"/>
     <w:rsid w:val="004B10F0"/>
     <w:rsid w:val="004B2905"/>
     <w:rsid w:val="004B44A1"/>
     <w:rsid w:val="004B4609"/>
     <w:rsid w:val="004C3228"/>
     <w:rsid w:val="004D0D5E"/>
     <w:rsid w:val="004D30B3"/>
     <w:rsid w:val="004E4BE0"/>
     <w:rsid w:val="004E6B82"/>
     <w:rsid w:val="004E73E3"/>
     <w:rsid w:val="004F1381"/>
     <w:rsid w:val="004F2E78"/>
     <w:rsid w:val="004F719C"/>
     <w:rsid w:val="005062BB"/>
     <w:rsid w:val="005072AB"/>
     <w:rsid w:val="00511CEB"/>
     <w:rsid w:val="00512B8F"/>
     <w:rsid w:val="00516F90"/>
     <w:rsid w:val="00525165"/>
     <w:rsid w:val="00531433"/>
+    <w:rsid w:val="00535392"/>
     <w:rsid w:val="00544438"/>
     <w:rsid w:val="005569D2"/>
     <w:rsid w:val="005776A5"/>
     <w:rsid w:val="00592138"/>
     <w:rsid w:val="00596BB5"/>
     <w:rsid w:val="00597BC6"/>
     <w:rsid w:val="005F3B7B"/>
     <w:rsid w:val="005F535E"/>
+    <w:rsid w:val="00606A35"/>
     <w:rsid w:val="00616FAC"/>
     <w:rsid w:val="00620C3D"/>
     <w:rsid w:val="00652116"/>
     <w:rsid w:val="0065286E"/>
     <w:rsid w:val="006621F6"/>
     <w:rsid w:val="006743A9"/>
     <w:rsid w:val="006817D5"/>
     <w:rsid w:val="00684E16"/>
     <w:rsid w:val="006A0D45"/>
     <w:rsid w:val="006A584E"/>
     <w:rsid w:val="006B2438"/>
     <w:rsid w:val="006B41DE"/>
     <w:rsid w:val="006C434B"/>
     <w:rsid w:val="006D4ECF"/>
     <w:rsid w:val="006E1F6E"/>
     <w:rsid w:val="00706F6F"/>
     <w:rsid w:val="00714146"/>
     <w:rsid w:val="00724C21"/>
     <w:rsid w:val="00733D37"/>
     <w:rsid w:val="0073747C"/>
     <w:rsid w:val="007523A0"/>
+    <w:rsid w:val="007603D1"/>
+    <w:rsid w:val="007721ED"/>
     <w:rsid w:val="00773855"/>
     <w:rsid w:val="007831B0"/>
     <w:rsid w:val="00794839"/>
     <w:rsid w:val="007A1DE2"/>
     <w:rsid w:val="007A1EFF"/>
     <w:rsid w:val="007A53E9"/>
     <w:rsid w:val="007A6CBE"/>
     <w:rsid w:val="007B17A1"/>
     <w:rsid w:val="007B4C62"/>
     <w:rsid w:val="007C0D35"/>
     <w:rsid w:val="007E19AE"/>
     <w:rsid w:val="007E21D9"/>
     <w:rsid w:val="007E2223"/>
     <w:rsid w:val="007E4B28"/>
     <w:rsid w:val="00806189"/>
     <w:rsid w:val="0081077D"/>
     <w:rsid w:val="00846D97"/>
     <w:rsid w:val="0085306D"/>
     <w:rsid w:val="008704A8"/>
     <w:rsid w:val="008758A7"/>
+    <w:rsid w:val="00876E46"/>
     <w:rsid w:val="00884AB2"/>
     <w:rsid w:val="008B1593"/>
     <w:rsid w:val="008B7323"/>
     <w:rsid w:val="008D31FD"/>
     <w:rsid w:val="008F139C"/>
     <w:rsid w:val="008F7DF9"/>
     <w:rsid w:val="009006EA"/>
     <w:rsid w:val="00915C55"/>
     <w:rsid w:val="00921C48"/>
     <w:rsid w:val="009616C1"/>
     <w:rsid w:val="009A3D46"/>
     <w:rsid w:val="009A529B"/>
     <w:rsid w:val="009B358C"/>
     <w:rsid w:val="009C131E"/>
     <w:rsid w:val="009C5A2F"/>
     <w:rsid w:val="009C7000"/>
     <w:rsid w:val="009E1BF9"/>
     <w:rsid w:val="00A00364"/>
     <w:rsid w:val="00A0445A"/>
     <w:rsid w:val="00A100CF"/>
     <w:rsid w:val="00A130F4"/>
     <w:rsid w:val="00A15CE7"/>
     <w:rsid w:val="00A201CB"/>
     <w:rsid w:val="00A27E7B"/>
     <w:rsid w:val="00A305BD"/>
     <w:rsid w:val="00A3161F"/>
     <w:rsid w:val="00A37AD1"/>
     <w:rsid w:val="00A434CE"/>
+    <w:rsid w:val="00A67B3A"/>
     <w:rsid w:val="00A736D0"/>
     <w:rsid w:val="00A823B2"/>
+    <w:rsid w:val="00A90776"/>
+    <w:rsid w:val="00AA39B6"/>
+    <w:rsid w:val="00AA6FCA"/>
     <w:rsid w:val="00AD196D"/>
     <w:rsid w:val="00AF7B99"/>
     <w:rsid w:val="00B061C5"/>
     <w:rsid w:val="00B070B9"/>
     <w:rsid w:val="00B22513"/>
+    <w:rsid w:val="00B303DC"/>
     <w:rsid w:val="00B415F0"/>
     <w:rsid w:val="00B61571"/>
     <w:rsid w:val="00B62274"/>
     <w:rsid w:val="00BB3F86"/>
     <w:rsid w:val="00BD07D6"/>
     <w:rsid w:val="00BD652F"/>
     <w:rsid w:val="00BD7F96"/>
     <w:rsid w:val="00BD7FB4"/>
     <w:rsid w:val="00BF07DA"/>
     <w:rsid w:val="00BF0941"/>
     <w:rsid w:val="00C1089C"/>
     <w:rsid w:val="00C177C0"/>
     <w:rsid w:val="00C34489"/>
     <w:rsid w:val="00C35C01"/>
     <w:rsid w:val="00C4403D"/>
     <w:rsid w:val="00C518C1"/>
     <w:rsid w:val="00C5436D"/>
     <w:rsid w:val="00C6779A"/>
     <w:rsid w:val="00C700B2"/>
+    <w:rsid w:val="00C77A07"/>
+    <w:rsid w:val="00CB3203"/>
     <w:rsid w:val="00CB5493"/>
     <w:rsid w:val="00CC34C3"/>
     <w:rsid w:val="00CC4AC9"/>
     <w:rsid w:val="00CC5E58"/>
     <w:rsid w:val="00CC6143"/>
     <w:rsid w:val="00CD4AB9"/>
     <w:rsid w:val="00CE33B5"/>
+    <w:rsid w:val="00D013DF"/>
     <w:rsid w:val="00D02776"/>
     <w:rsid w:val="00D037EE"/>
     <w:rsid w:val="00D03898"/>
     <w:rsid w:val="00D10609"/>
     <w:rsid w:val="00D11455"/>
     <w:rsid w:val="00D14244"/>
     <w:rsid w:val="00D478CA"/>
     <w:rsid w:val="00D51A1A"/>
     <w:rsid w:val="00D572BF"/>
     <w:rsid w:val="00D651B1"/>
     <w:rsid w:val="00D65673"/>
     <w:rsid w:val="00D67886"/>
     <w:rsid w:val="00D70932"/>
     <w:rsid w:val="00D85581"/>
     <w:rsid w:val="00D86CDA"/>
     <w:rsid w:val="00D947C2"/>
     <w:rsid w:val="00D94FD3"/>
     <w:rsid w:val="00DA13E2"/>
     <w:rsid w:val="00DC1CC3"/>
     <w:rsid w:val="00DC4EE8"/>
     <w:rsid w:val="00DE15F0"/>
     <w:rsid w:val="00DE1B70"/>
     <w:rsid w:val="00DE65EA"/>
     <w:rsid w:val="00DF5915"/>
     <w:rsid w:val="00DF5D15"/>
@@ -8025,59 +7633,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1999504090">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8318,103 +7926,103 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B277D01-AA79-4185-B30A-64D84CF89BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>895</Words>
-  <Characters>5108</Characters>
+  <Words>1026</Words>
+  <Characters>5596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="26" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Author First Last1, Author First Last2, Author First Last 2</vt:lpstr>
       <vt:lpstr>1Affiliation, City, State/Country</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>/</vt:lpstr>
       <vt:lpstr>Abstract</vt:lpstr>
       <vt:lpstr>Key Words: Provide three keys words not used in the title.</vt:lpstr>
       <vt:lpstr>Corresponding author: Enter Author NAME, Author EMAIL</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Scientific Methods</vt:lpstr>
       <vt:lpstr>Participants</vt:lpstr>
       <vt:lpstr>Protocol</vt:lpstr>
       <vt:lpstr>Statistical Analysis</vt:lpstr>
       <vt:lpstr>Results </vt:lpstr>
       <vt:lpstr>General guidelines for the results section</vt:lpstr>
       <vt:lpstr>A maximum of 4, data driven tables and/or figures/images can be used.</vt:lpstr>
       <vt:lpstr>A detailed figure legend is required under the table or figure but is should not</vt:lpstr>
       <vt:lpstr>Avoid large tables with excessive data that make it unreasonable to assess and m</vt:lpstr>
       <vt:lpstr>Be succinct and direct. The purpose of the research is to accelerate and improve</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Example Table 1. Describe your table.</vt:lpstr>
       <vt:lpstr>Discussion</vt:lpstr>
       <vt:lpstr/>
       <vt:lpstr>Acknowledgements</vt:lpstr>
       <vt:lpstr>Add acknowledgements here</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5992</CharactersWithSpaces>
+  <CharactersWithSpaces>6541</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>