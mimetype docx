--- v1 (2026-01-17)
+++ v2 (2026-04-21)
@@ -58,114 +58,216 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>, 2</w:t>
       </w:r>
       <w:r w:rsidR="00AC216B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC216B">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t xml:space="preserve"> font, Garamond font)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72F5489C" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRPr="00A77A5F" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AC216B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>font</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AC216B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>, Garamond font)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFC95E7" w14:textId="77777777" w:rsidR="00565D61" w:rsidRPr="00A77A5F" w:rsidRDefault="00565D61" w:rsidP="00565D61">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Original Research, Direct Original</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Case Stud</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Short Review, Research Brief, </w:t>
+        <w:t xml:space="preserve">y, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brief Reviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Systematic Reviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Meta-Analyses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Technical Reports</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Case Study, Commentary, Review (PICK ONE)</w:t>
+        <w:t xml:space="preserve"> (PICK ONE)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36184D09" w14:textId="77777777" w:rsidR="00F64258" w:rsidRPr="00457859" w:rsidRDefault="00F64258" w:rsidP="00F64258">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D50340D" w14:textId="77777777" w:rsidR="00F64258" w:rsidRPr="007C0D35" w:rsidRDefault="00F64258" w:rsidP="00F64258">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0D35">
@@ -285,108 +387,95 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliation, City, State/Country</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1248A2C9" w14:textId="045E8414" w:rsidR="007C0D35" w:rsidRDefault="007C0D35" w:rsidP="004A1A17">
+    <w:p w14:paraId="1248A2C9" w14:textId="3F792CE9" w:rsidR="007C0D35" w:rsidRDefault="007C1C04" w:rsidP="004A1A17">
       <w:pPr>
         <w:ind w:right="-144"/>
-        <w:contextualSpacing/>
-[...11 lines deleted...]
-        <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5915">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="228600" distR="228600" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE5D8DF" wp14:editId="4B453031">
+              <wp:anchor distT="0" distB="0" distL="228600" distR="228600" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE5D8DF" wp14:editId="5AB24627">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-2540</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>2463800</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1447800" cy="5054600"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="1447800" cy="5480050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="50" name="Group 50"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1447800" cy="5054600"/>
+                          <a:ext cx="1447800" cy="5480050"/>
                           <a:chOff x="0" y="-427574"/>
                           <a:chExt cx="2894633" cy="9618596"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="51" name="Text Box 51"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="190490" y="-427574"/>
                             <a:ext cx="2704143" cy="9618596"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
@@ -416,202 +505,303 @@
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="72164218" w14:textId="09EE7F21" w:rsidR="007B5CE0" w:rsidRPr="007B5CE0" w:rsidRDefault="007B5CE0" w:rsidP="007B5CE0">
                               <w:pPr>
                                 <w:ind w:left="-180"/>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="007B5CE0">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:noProof/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:drawing>
-                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC866A3" wp14:editId="4E05B3B8">
-[...1 lines deleted...]
-                                    <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                                  <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC866A3" wp14:editId="34164F6A">
+                                    <wp:extent cx="1320800" cy="420877"/>
+                                    <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                     <wp:docPr id="2108106769" name="Picture 5" descr="A black background with blue and green text&#10;&#10;Description automatically generated"/>
                                     <wp:cNvGraphicFramePr>
                                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                     </wp:cNvGraphicFramePr>
                                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                           <pic:nvPicPr>
                                             <pic:cNvPr id="2108106769" name="Picture 5" descr="A black background with blue and green text&#10;&#10;Description automatically generated"/>
                                             <pic:cNvPicPr>
                                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                             </pic:cNvPicPr>
                                           </pic:nvPicPr>
                                           <pic:blipFill>
                                             <a:blip r:embed="rId8">
                                               <a:extLst>
                                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                                 </a:ext>
                                               </a:extLst>
                                             </a:blip>
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
-                                              <a:ext cx="1223569" cy="389894"/>
+                                              <a:ext cx="1341251" cy="427394"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
                                       </a:graphicData>
                                     </a:graphic>
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="33435A04" w14:textId="77777777" w:rsidR="00521795" w:rsidRDefault="00521795" w:rsidP="008D31FD">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="7FFC9F09" w14:textId="5532A409" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                            <w:p w14:paraId="0D2790D1" w14:textId="77777777" w:rsidR="0071499B" w:rsidRDefault="0071499B" w:rsidP="0071499B">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00EF267B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Submitted</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>Published</w:t>
+                                <w:t xml:space="preserve">: </w:t>
                               </w:r>
-                              <w:r w:rsidR="004F2E78">
+                            </w:p>
+                            <w:p w14:paraId="41EB5840" w14:textId="77777777" w:rsidR="0071499B" w:rsidRPr="00644C4A" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>:</w:t>
-[...1 lines deleted...]
-                              <w:r w:rsidRPr="008D31FD">
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="7CA568AC" w14:textId="77777777" w:rsidR="0071499B" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> </w:t>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0041091B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Accepted</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:fldChar w:fldCharType="begin"/>
+                                <w:t>:</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                            </w:p>
+                            <w:p w14:paraId="70AD99B3" w14:textId="77777777" w:rsidR="0071499B" w:rsidRPr="00644C4A" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
-[...1 lines deleted...]
-                              <w:r w:rsidRPr="008D31FD">
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="4EEE54BF" w14:textId="77777777" w:rsidR="0071499B" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0041091B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Published</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">: </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="283612CF" w14:textId="62B8F535" w:rsidR="0071499B" w:rsidRPr="00644C4A" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="004B4AB8">
+                              <w:r w:rsidR="00902CB2">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:noProof/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>December 1, 2025</w:t>
+                                <w:t>April 6, 2026</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="7272466C" w14:textId="64580F3D" w:rsidR="00DE65EA" w:rsidRPr="008D31FD" w:rsidRDefault="00DE65EA" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="025C7D60" w14:textId="6D81B725" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
@@ -645,78 +835,78 @@
                                             <a:srcRect/>
                                             <a:stretch>
                                               <a:fillRect/>
                                             </a:stretch>
                                           </pic:blipFill>
                                           <pic:spPr bwMode="auto">
                                             <a:xfrm>
                                               <a:off x="0" y="0"/>
                                               <a:ext cx="985736" cy="344884"/>
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                             <a:noFill/>
                                             <a:ln>
                                               <a:noFill/>
                                             </a:ln>
                                           </pic:spPr>
                                         </pic:pic>
                                       </a:graphicData>
                                     </a:graphic>
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
-                            <w:p w14:paraId="66311E12" w14:textId="0DD4AC8E" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00D74F1A" w:rsidP="00E86C7E">
+                            <w:p w14:paraId="66311E12" w14:textId="2101B832" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00D74F1A" w:rsidP="00E86C7E">
                               <w:pPr>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Copyright, 202</w:t>
                               </w:r>
-                              <w:r w:rsidR="00BF4E09">
+                              <w:r w:rsidR="007C1C04">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                               <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> by the authors. Published by </w:t>
                               </w:r>
                               <w:r w:rsidR="0011749E">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Pinnacle Science </w:t>
                               </w:r>
                               <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
@@ -731,185 +921,175 @@
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>International License. To view a copy of this</w:t>
                               </w:r>
                               <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> license, visit http://creativecommons.org/licenses/by/4.0/</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="214D8DB3" w14:textId="38E1507C" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="5DD27CF1" w14:textId="4EFB6CE6" w:rsidR="008D31FD" w:rsidRDefault="00F81522" w:rsidP="008704A8">
+                            <w:p w14:paraId="5DD27CF1" w14:textId="1B880F5E" w:rsidR="008D31FD" w:rsidRDefault="00F81522" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>Research in Strength and Performance</w:t>
                               </w:r>
                               <w:r w:rsidR="00DF5915">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">: </w:t>
                               </w:r>
                               <w:r w:rsidR="00D74F1A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>202</w:t>
                               </w:r>
-                              <w:r w:rsidR="00BF4E09">
+                              <w:r w:rsidR="007C1C04">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                               <w:r w:rsidR="00D74F1A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">, Volume </w:t>
                               </w:r>
-                              <w:r w:rsidR="00BF4E09">
+                              <w:r w:rsidR="007C1C04">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
-                                <w:t>5</w:t>
+                                <w:t>6</w:t>
                               </w:r>
                               <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> (Issue </w:t>
                               </w:r>
                               <w:r w:rsidR="00AC216B">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                               <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>): X</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="136467ED" w14:textId="0DF3AC64" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="1D59629A" w14:textId="77777777" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
-[...9 lines deleted...]
-                            <w:p w14:paraId="58294222" w14:textId="27EF2B35" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
+                            <w:p w14:paraId="58294222" w14:textId="497D9F48" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">ISSN: </w:t>
                               </w:r>
-                              <w:r w:rsidRPr="00E6227D">
+                              <w:r w:rsidR="007C1C04" w:rsidRPr="007C1C04">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
-                                <w:t>2768-5187</w:t>
+                                <w:t>3069-0765</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="00059029" w14:textId="6FF14693" w:rsidR="007A6CBE" w:rsidRDefault="007A6CBE" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="162D6D71" w14:textId="7D5BBD76" w:rsidR="007A6CBE" w:rsidRPr="008D31FD" w:rsidRDefault="007A6CBE" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="182880" tIns="914400" rIns="182880" bIns="182880" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
@@ -1023,246 +1203,347 @@
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="365760" tIns="0" rIns="182880" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7CE5D8DF" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.2pt;margin-top:194pt;width:114pt;height:398pt;z-index:251659264;mso-wrap-distance-left:18pt;mso-wrap-distance-right:18pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin=",-4275" coordsize="28946,96185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmt0DCKAQAAHoOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0DovbG+LRtxiixdggFB&#10;GzQp+kxTlCyUIjWSjpz++l2Somx5bpplQ7GH5sHhxyV5eXjPuVfnb3ctQ49UqkbwVRCdhQGinIiy&#10;4fUq+PRw/aYIkNKYl5gJTlfBE1XB24tffznvuyWNxUawkkoEm3C17LtVsNG6W85mimxoi9WZ6CiH&#10;yUrIFmvoynpWStzD7i2bxWGYz3ohy04KQpWC0XduMriw+1cVJfpDVSmqEVsF4Ju2v9L+rs3v7OIc&#10;L2uJu01DBjfwK7xoccPh0HGrd1hjtJXN37ZqGyKFEpU+I6KdiapqCLV3gNtE4dFtbqTYdvYu9bKv&#10;uxEmgPYIp1dvS94/3sjuvruTgETf1YCF7Zm77CrZmv/gJdpZyJ5GyOhOIwKDUZrOixCQJTCXhVma&#10;Q8eCSjaA/H7dmzSeZ/PUz/0+rI+LRZoniVu/yKMiW+TGZuaPn02c6jsIE7VHQv07JO43uKMWYLUE&#10;JO4kakq4RhQgjluI1gdzzd/EDsGQxceaGbSQ3sE43N+PKxg8AVq0CNMFwAPoTBDw+MXzMI3SZ+6P&#10;l51U+oaKFpnGKpAQ0zbU8OOt0g4qb2Ic4OK6Ycw+AeOoXwV5koV2wTgD4DJubKllyLCNwdbdwrb0&#10;E6PGhvGPtAJcbASYActNesUkesTAKkwI5driYPcFa2NVgRPjwigME+vC0Vqm4+GxB/O9U+Na5/vR&#10;wumh7hr+YMH1uLhtuJCnTi6/eI8rZw8hd3Bt09S79W549LUon+DNpXD6oTpy3cBj3GKl77AEwYAX&#10;BhHUH+CnYgJAF0MrQBshv54aN/YQvTAboB4EaBWoP7dY0gCxPzjEdVTERWEky/YWQDRDMzmZW096&#10;fNteCXgRCF/w0DbNCs18s5Ki/Qx6eWlOhinMCZy/CrRvXmknjaC3hF5eWiPQqQ7rW37fEbO1eSET&#10;bg+7z1h2Q0xqCOf3wrMJL49C09malVxcbrWoGhu3BmSH7AA+MNuI0I+geOwp/hHohHnNKEo8lUEJ&#10;RkH0lPBydKSGpzld5HG4+Lak/WNKK8Ga0rDaQKhkvR7JFyXJIreCC9ybmDmCH1PexbiVqoNon5A8&#10;PkUXzzfrwAaX1HE/C+FvYPDIUCveVjWM9VQHntvbSdmPFgI2Stc3heCl7H+OzZa/nsxpNo9HLg8z&#10;jsrDzE8mn6iGvLyYwD1I1pA7XbK+gzSEa8GRLTIGq+8TOS4y4KvN0FGWFJmVAUiNvkDJwyzOPJvn&#10;8yLzKcuXRz75vjA/T1g6IXOaFIWrkF5G5oP8bZjWcE7l/absTcc4NarEmmHyZaDpgRWcMhYAPv39&#10;lIZ9ZfMCaTA1gq0ZxzrwvxCLJM/moOpD6h+VwlcETipg+NUyQbT8P6V8W+PDB47NHMPHmPmCOuzb&#10;AN1/Ml78BQAA//8DAFBLAwQUAAYACAAAACEA6bJfs+EAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBW7tJWmuI2ZRS1FMRbAXxts1Ok9DsbMhuk/TfO57scXgfb76XryfbigF7&#10;3zhSEM8jEEilMw1VCr4Ob7MUhA+ajG4doYIrelgX93e5zowb6ROHfagEl5DPtII6hC6T0pc1Wu3n&#10;rkPi7OR6qwOffSVNr0cut61MomglrW6IP9S6w22N5Xl/sQreRz1uFvHrsDufttefw9PH9y5GpR4f&#10;ps0LiIBT+IfhT5/VoWCno7uQ8aJVMFsyqGCRpjyJ8yR5XoE4MhinywhkkcvbCcUvAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKa3QMIoBAAAeg4AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOmyX7PhAAAACgEAAA8AAAAAAAAAAAAAAAAAggYAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACQBwAAAAA=&#10;">
+              <v:group w14:anchorId="7CE5D8DF" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.2pt;margin-top:194pt;width:114pt;height:431.5pt;z-index:251659264;mso-wrap-distance-left:18pt;mso-wrap-distance-right:18pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin=",-4275" coordsize="28946,96185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZ/1jOKwQAAHoOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0DovbE+bdmIU2TpEgwI&#10;2qBJ0Weaoj5QitRIOnL663dJirLluWmWDcUe6geZIi/Jy8N7zr06f7trGXqkUjWCr4PoLAwQ5UQU&#10;Da/WwaeH6zd5gJTGvMBMcLoOnqgK3l78+st5361oLGrBCioRLMLVqu/WQa11t5rNFKlpi9WZ6CiH&#10;wVLIFmt4ldWskLiH1Vs2i8NwPuuFLDopCFUKet+5weDCrl+WlOgPZamoRmwdgG/aPqV9bsxzdnGO&#10;V5XEXd2QwQ38Ci9a3HDYdFzqHdYYbWXzt6XahkihRKnPiGhnoiwbQu0Z4DRReHSaGym2nT1Lteqr&#10;boQJoD3C6dXLkvePN7K77+4kINF3FWBh38xZdqVszT94iXYWsqcRMrrTiEBnlKaLPARkCYxlKTSz&#10;AVRSA/L7eW/SeJEtUgc4qX8f5sf5Mp0niZu/nEd5tpwbm5nffjZxqu8gTNQeCfXvkLivcUctwGoF&#10;SNxJ1BRwjChAHLcQrQ/mmL+JHYIui481M2ghvYN+OL/vV9B5ArRoGaZLgAfQmSDg8YsXYRqlz5wf&#10;rzqp9A0VLTKNdSAhpm2o4cdbpR1U3sQ4wMV1wxj04xXjqF8H8wSuZDIC4DJueqhlyLCMwdadwrb0&#10;E6NukY+0BFxsBJgOy016xSR6xMAqTAjl2uJg1wVrY1WCE+PEKAwT68LRXKbj4bIH871T41zn+9HE&#10;6abuGH5jwfU4uW24kKd2Lr54j0tnDyF3cGzT1LvNbrj0jSie4M6lcPqhOnLdwGXcYqXvsATBgBsG&#10;EdQf4FEyAaCLoRWgWsivp/qNPUQvjAaoBwFaB+rPLZY0QOwPDnEd5XGeG8myb0sgmqGZnIxtJm98&#10;214JuBEIX/DQNs0MzXyzlKL9DHp5aXaGIcwJ7L8OtG9eaSeNoLeEXl5aI9CpDutbft8Rs7S5IRNu&#10;D7vPWHZDTGoI5/fCswmvjkLT2ZqZXFxutSgbG7cGZIfsAD4w24jQj6B47Cn+EeiEecUoSjyVQQlG&#10;QfSU8HJ0pIanOZ3P43D5bUn7x5RWgjWFYbWBUMlqM5IvSpLl3AoucG9i5gg+isFAeRfjVqoOot3I&#10;wUiZ+BRdPN+sAzUuqON+FsJvYPDIUCvedkFjPdWB59Z2UvajhYCN0vVNIXgp+59js+WvJ3OaLeKR&#10;y8OIo/Iw8pPJJ6ohLy8mcA+SNeROl6zvIA3hSnBki4zB6vtEjvMM+GozdJQleWZlAFKjL1DmYRZn&#10;ns2LRZ75lOXLI598X5ifJyydkDlN8txVSC8j80H+NkxrOKfyvi5682KcGlViwzD5MtD0wAp2GQsA&#10;n/5+SsO+snmBNJgawdaMYx34X4hFMs8WoOpD6h+VwlcETiqg+9UyQbT8P6V8W+PDB47NHMPHmPmC&#10;Ony3Abr/ZLz4CwAA//8DAFBLAwQUAAYACAAAACEA5UF8CeEAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBW7tJamuI2ZRS1FMRbAXxNs1Ok9Dsbshuk/TfO57scXgfb76XryfT&#10;ioF63zirIJ5HIMiWTje2UvB1eJulIHxAq7F1lhRcycO6uL/LMdNutJ807EMluMT6DBXUIXSZlL6s&#10;yaCfu44sZyfXGwx89pXUPY5cblqZRNFKGmwsf6ixo21N5Xl/MQreRxw3i/h12J1P2+vPYfnxvYtJ&#10;qceHafMCItAU/mH402d1KNjp6C5We9EqmD0xqGCRpjyJ8yR5XoE4Mpgs4whkkcvbCcUvAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANn/WM4rBAAAeg4AAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOVBfAnhAAAACgEAAA8AAAAAAAAAAAAAAAAAhQYA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACTBwAAAAA=&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 51" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:1904;top:-4275;width:27042;height:96185;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAcJHzwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqRsVi02zShFErxpbenxkX5No9m2a3Zj4791CweMwM98wyaY3lbhR40rLCmbTCARx&#10;ZnXJuYJzuntZgXAeWWNlmRTcycFmPRwkGGvb8ZFuJ5+LAGEXo4LC+zqW0mUFGXRTWxMH78c2Bn2Q&#10;TS51g12Am0rOo+hVGiw5LBRY07ag7HpqjYJI/+4v7f1rItP52zeuPrlemoVS41H/8Q7CU++f4f/2&#10;QStYzuDvS/gBcv0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwHCR88MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="14.4pt,1in,14.4pt,14.4pt">
                     <w:txbxContent>
                       <w:p w14:paraId="63674EC6" w14:textId="4F8DEA21" w:rsidR="00E86C7E" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:b/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="72164218" w14:textId="09EE7F21" w:rsidR="007B5CE0" w:rsidRPr="007B5CE0" w:rsidRDefault="007B5CE0" w:rsidP="007B5CE0">
                         <w:pPr>
                           <w:ind w:left="-180"/>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="007B5CE0">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:drawing>
-                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC866A3" wp14:editId="4E05B3B8">
-[...1 lines deleted...]
-                              <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC866A3" wp14:editId="34164F6A">
+                              <wp:extent cx="1320800" cy="420877"/>
+                              <wp:effectExtent l="0" t="0" r="0" b="0"/>
                               <wp:docPr id="2108106769" name="Picture 5" descr="A black background with blue and green text&#10;&#10;Description automatically generated"/>
                               <wp:cNvGraphicFramePr>
                                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                               </wp:cNvGraphicFramePr>
                               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                     <pic:nvPicPr>
                                       <pic:cNvPr id="2108106769" name="Picture 5" descr="A black background with blue and green text&#10;&#10;Description automatically generated"/>
                                       <pic:cNvPicPr>
                                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                       </pic:cNvPicPr>
                                     </pic:nvPicPr>
                                     <pic:blipFill>
                                       <a:blip r:embed="rId8">
                                         <a:extLst>
                                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                           </a:ext>
                                         </a:extLst>
                                       </a:blip>
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
-                                        <a:ext cx="1223569" cy="389894"/>
+                                        <a:ext cx="1341251" cy="427394"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="33435A04" w14:textId="77777777" w:rsidR="00521795" w:rsidRDefault="00521795" w:rsidP="008D31FD">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="7FFC9F09" w14:textId="5532A409" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                      <w:p w14:paraId="0D2790D1" w14:textId="77777777" w:rsidR="0071499B" w:rsidRDefault="0071499B" w:rsidP="0071499B">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00EF267B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Submitted</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>Published</w:t>
+                          <w:t xml:space="preserve">: </w:t>
                         </w:r>
-                        <w:r w:rsidR="004F2E78">
+                      </w:p>
+                      <w:p w14:paraId="41EB5840" w14:textId="77777777" w:rsidR="0071499B" w:rsidRPr="00644C4A" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>:</w:t>
-[...1 lines deleted...]
-                        <w:r w:rsidRPr="008D31FD">
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="7CA568AC" w14:textId="77777777" w:rsidR="0071499B" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> </w:t>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0041091B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Accepted</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:fldChar w:fldCharType="begin"/>
+                          <w:t>:</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                      </w:p>
+                      <w:p w14:paraId="70AD99B3" w14:textId="77777777" w:rsidR="0071499B" w:rsidRPr="00644C4A" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
-[...1 lines deleted...]
-                        <w:r w:rsidRPr="008D31FD">
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="4EEE54BF" w14:textId="77777777" w:rsidR="0071499B" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0041091B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Published</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">: </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="283612CF" w14:textId="62B8F535" w:rsidR="0071499B" w:rsidRPr="00644C4A" w:rsidRDefault="0071499B" w:rsidP="0071499B">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="004B4AB8">
+                        <w:r w:rsidR="00902CB2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>December 1, 2025</w:t>
+                          <w:t>April 6, 2026</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="7272466C" w14:textId="64580F3D" w:rsidR="00DE65EA" w:rsidRPr="008D31FD" w:rsidRDefault="00DE65EA" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="025C7D60" w14:textId="6D81B725" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
@@ -1296,78 +1577,78 @@
                                       <a:srcRect/>
                                       <a:stretch>
                                         <a:fillRect/>
                                       </a:stretch>
                                     </pic:blipFill>
                                     <pic:spPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="0" y="0"/>
                                         <a:ext cx="985736" cy="344884"/>
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                       <a:noFill/>
                                       <a:ln>
                                         <a:noFill/>
                                       </a:ln>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
-                      <w:p w14:paraId="66311E12" w14:textId="0DD4AC8E" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00D74F1A" w:rsidP="00E86C7E">
+                      <w:p w14:paraId="66311E12" w14:textId="2101B832" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00D74F1A" w:rsidP="00E86C7E">
                         <w:pPr>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Copyright, 202</w:t>
                         </w:r>
-                        <w:r w:rsidR="00BF4E09">
+                        <w:r w:rsidR="007C1C04">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                         <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> by the authors. Published by </w:t>
                         </w:r>
                         <w:r w:rsidR="0011749E">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Pinnacle Science </w:t>
                         </w:r>
                         <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
@@ -1382,185 +1663,175 @@
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>International License. To view a copy of this</w:t>
                         </w:r>
                         <w:r w:rsidR="008704A8" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> license, visit http://creativecommons.org/licenses/by/4.0/</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="214D8DB3" w14:textId="38E1507C" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="5DD27CF1" w14:textId="4EFB6CE6" w:rsidR="008D31FD" w:rsidRDefault="00F81522" w:rsidP="008704A8">
+                      <w:p w14:paraId="5DD27CF1" w14:textId="1B880F5E" w:rsidR="008D31FD" w:rsidRDefault="00F81522" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>Research in Strength and Performance</w:t>
                         </w:r>
                         <w:r w:rsidR="00DF5915">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">: </w:t>
                         </w:r>
                         <w:r w:rsidR="00D74F1A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>202</w:t>
                         </w:r>
-                        <w:r w:rsidR="00BF4E09">
+                        <w:r w:rsidR="007C1C04">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                         <w:r w:rsidR="00D74F1A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">, Volume </w:t>
                         </w:r>
-                        <w:r w:rsidR="00BF4E09">
+                        <w:r w:rsidR="007C1C04">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
-                          <w:t>5</w:t>
+                          <w:t>6</w:t>
                         </w:r>
                         <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> (Issue </w:t>
                         </w:r>
                         <w:r w:rsidR="00AC216B">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>1</w:t>
                         </w:r>
                         <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>): X</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="136467ED" w14:textId="0DF3AC64" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="1D59629A" w14:textId="77777777" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
-[...9 lines deleted...]
-                      <w:p w14:paraId="58294222" w14:textId="27EF2B35" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
+                      <w:p w14:paraId="58294222" w14:textId="497D9F48" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">ISSN: </w:t>
                         </w:r>
-                        <w:r w:rsidRPr="00E6227D">
+                        <w:r w:rsidR="007C1C04" w:rsidRPr="007C1C04">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
-                          <w:t>2768-5187</w:t>
+                          <w:t>3069-0765</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="00059029" w14:textId="6FF14693" w:rsidR="007A6CBE" w:rsidRDefault="007A6CBE" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="162D6D71" w14:textId="7D5BBD76" w:rsidR="007A6CBE" w:rsidRPr="008D31FD" w:rsidRDefault="007A6CBE" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <v:rect id="Rectangle 3" o:spid="_x0000_s1028" style="position:absolute;top:-4275;width:2862;height:96185;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBq0JAlxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq91U2FWomuEoSCtF6Minh7ZJ/ZYPZtyG5j7K93BcHjMDPfMLNFb2vRUesrxwo+hgkI&#10;4sLpiksFu+33+wSED8gaa8ek4EoeFvOXwQxT7S68oS4PpYgQ9ikqMCE0qZS+MGTRD11DHL2Tay2G&#10;KNtS6hYvEW5rOUqSsbRYcVww2NDSUHHO/6yC3Jifq1vKo//lyWrfHbL1/1em1Ntrn01BBOrDM/xo&#10;r7SCzxHcv8QfIOc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGrQkCXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#133960" stroked="f" strokeweight="1pt"/>
@@ -1576,244 +1847,277 @@
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="26"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="008704A8">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="26"/>
                           </w:rPr>
                           <w:t>Open Access</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <w10:wrap type="square" anchorx="margin" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00FC192B" w:rsidRPr="00E86C7E">
-[...8 lines deleted...]
-    <w:p w14:paraId="21B20F4E" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
+    </w:p>
+    <w:p w14:paraId="37D31E53" w14:textId="5B46A01C" w:rsidR="00C518C1" w:rsidRPr="00E86C7E" w:rsidRDefault="00FC192B" w:rsidP="00A736D0">
       <w:pPr>
         <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00457859">
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...69 lines deleted...]
-    <w:p w14:paraId="4701F8D4" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E86C7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B20F4E" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Methods</w:t>
+        <w:t>Introduction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The abstract should be no more than 2</w:t>
+        <w:t>The abstract is to be written with the following subheadings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>50 words, and the methods section of the abstract should include primary details about the methodology.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31B3C086" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
+        <w:t xml:space="preserve"> with the sections breaks to look as demonstrated</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The introduction should provide a clear direction for the manuscript. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4701F8D4" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Methods</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The abstract should be no more than 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>50 words, and the methods section of the abstract should include primary details about the methodology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B3C086" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
+      <w:pPr>
+        <w:ind w:left="2070" w:right="-144"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Results</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: Be</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sure to include your main findings </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">supported with data and the appropriate statistical analysis. The abstract results should be </w:t>
+        <w:t xml:space="preserve">supported </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data and the appropriate statistical analysis. The abstract results should be </w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>followed by a clear conclusion statement. The M ± SD for all variables should be presented clearly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and accurately </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4563">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1886,58 +2190,69 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Do not add </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">extra </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>spaces between subheadings</w:t>
+        <w:t>spaces</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between subheadings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provide a clear statement to support the main findings of the results. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C59ED2F" w14:textId="77777777" w:rsidR="00A736D0" w:rsidRPr="00A736D0" w:rsidRDefault="00A736D0" w:rsidP="00A736D0">
       <w:pPr>
         <w:ind w:left="1440" w:right="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1003BC87" w14:textId="4F9B9DE8" w:rsidR="00D94FD3" w:rsidRPr="00457859" w:rsidRDefault="002353E5" w:rsidP="00BB3F86">
@@ -1962,60 +2277,80 @@
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Key W</w:t>
       </w:r>
       <w:r w:rsidR="00FC192B" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ords</w:t>
       </w:r>
       <w:r w:rsidR="00FC192B" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>: Provide three ke</w:t>
+        <w:t xml:space="preserve">: Provide three </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FC192B" w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ke</w:t>
       </w:r>
       <w:r w:rsidR="00BB3F86">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ys words not used in the title.</w:t>
+        <w:t>ys</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BB3F86">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> words not used in the title.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2945E1" w14:textId="4DCEDE0C" w:rsidR="000555B6" w:rsidRPr="00457859" w:rsidRDefault="000555B6" w:rsidP="0006331D">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10F44967" w14:textId="01DBFB52" w:rsidR="000917C2" w:rsidRPr="00457859" w:rsidRDefault="009C131E" w:rsidP="00275B80">
       <w:pPr>
         <w:spacing w:line="243" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2187,67 +2522,78 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D51A1A" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Then, provide</w:t>
       </w:r>
       <w:r w:rsidR="00596BB5" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F20153" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>concise</w:t>
       </w:r>
       <w:r w:rsidR="00596BB5" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> purpose statement at the end</w:t>
+        <w:t xml:space="preserve"> purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00596BB5" w:rsidRPr="00457859">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> statement at the end</w:t>
       </w:r>
       <w:r w:rsidR="00915C55">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the final paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00596BB5" w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BBD7F7" w14:textId="77777777" w:rsidR="00EB3261" w:rsidRPr="00457859" w:rsidRDefault="00EB3261" w:rsidP="000917C2">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2593,50 +2939,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Participants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B145FE" w14:textId="6E198708" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Explain the subjects and provide a statement explaining how informed consent was given and that the study was passed by an “Institutional Review Board.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4AEC4E" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRPr="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD71052" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRPr="00457859" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
@@ -2707,51 +3054,71 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Statistical Analysis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CE11E1" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D1812">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide accurate and appropriate statistical analyses for all reported data. Use correct statistical terminology and ensure that each test matches the structure of the variables being analyzed. State explicitly that an a priori significance level of </w:t>
+        <w:t xml:space="preserve">Provide accurate and appropriate statistical analyses for all reported data. Use correct statistical terminology and ensure that each test matches the structure of the variables being analyzed. State explicitly that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D1812">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> priori significance level of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5360D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="003D1812">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ≤ 0.05 was used. Please also identify the software utilized to conduct all analyses (e.g., SPSS, R, SAS, or equivalent).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3490913F" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRPr="00457859" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:contextualSpacing/>
@@ -2829,51 +3196,71 @@
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A detailed figure legend is required under the table or figure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> but is should not be pasted as part of the figure. </w:t>
+        <w:t xml:space="preserve"> but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should not be pasted as part of the figure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1990775C" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRPr="00457859" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3834,54 +4221,56 @@
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. Please ensure they remain clear, readable, and appropriately sized after being pasted into the document. If images are used instead of generated graphs, they must be high-resolution to ensure print quality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB9A465" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC60AA">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63D5CFA9" wp14:editId="1BF8BB65">
             <wp:extent cx="2571750" cy="1930297"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="532229904" name="Picture 1" descr="A graph with a bar and bar line&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="532229904" name="Picture 1" descr="A graph with a bar and bar line&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2582645" cy="1938474"/>
@@ -4244,51 +4633,71 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D46A579" w14:textId="77777777" w:rsidR="004B4AB8" w:rsidRPr="00457859" w:rsidRDefault="004B4AB8" w:rsidP="004B4AB8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9169D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please use the AMA/JAMA 11th edition citation style for all references. The JAMA format is available in EndNote. In-text citations should appear as superscript numbers placed immediately after the referenced material, positioned </w:t>
+        <w:t xml:space="preserve">Please use the AMA/JAMA 11th edition citation style for all references. The JAMA format is available </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B9169D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EndNote. In-text citations should appear as superscript numbers placed immediately after the referenced material, positioned </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9169D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>before</w:t>
       </w:r>
       <w:r w:rsidRPr="00B9169D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the period at the end of the sentence. </w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4689,77 +5098,78 @@
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0AA3EE" w14:textId="551C0F5C" w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidRDefault="002D5236" w:rsidP="004B4AB8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidSect="00ED6B60">
+    <w:sectPr w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidSect="00902CB2">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1584" w:right="1584" w:bottom="1584" w:left="1584" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A43FFDB" w14:textId="77777777" w:rsidR="00E7087C" w:rsidRDefault="00E7087C" w:rsidP="000F0355">
+    <w:p w14:paraId="1D3772F3" w14:textId="77777777" w:rsidR="000B7BF3" w:rsidRDefault="000B7BF3" w:rsidP="000F0355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04AD3CE3" w14:textId="77777777" w:rsidR="00E7087C" w:rsidRDefault="00E7087C" w:rsidP="000F0355">
+    <w:p w14:paraId="34358675" w14:textId="77777777" w:rsidR="000B7BF3" w:rsidRDefault="000B7BF3" w:rsidP="000F0355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5006,58 +5416,58 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="933621" cy="299238"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="494D0C99" w14:textId="77777777" w:rsidR="000F0749" w:rsidRDefault="000F0749">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B14A796" w14:textId="77777777" w:rsidR="00E7087C" w:rsidRDefault="00E7087C" w:rsidP="000F0355">
+    <w:p w14:paraId="6BEB3D28" w14:textId="77777777" w:rsidR="000B7BF3" w:rsidRDefault="000B7BF3" w:rsidP="000F0355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60E371CF" w14:textId="77777777" w:rsidR="00E7087C" w:rsidRDefault="00E7087C" w:rsidP="000F0355">
+    <w:p w14:paraId="288E61F3" w14:textId="77777777" w:rsidR="000B7BF3" w:rsidRDefault="000B7BF3" w:rsidP="000F0355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FE8574C" w14:textId="108E6E28" w:rsidR="00DF5915" w:rsidRPr="00DF5915" w:rsidRDefault="00DF5915" w:rsidP="00DF5915">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8460"/>
       </w:tabs>
       <w:ind w:left="-360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -5132,109 +5542,109 @@
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33A07D4A" w14:textId="77777777" w:rsidR="00521795" w:rsidRDefault="00521795" w:rsidP="00F17852">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:ind w:right="-198"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7D4DA225" w14:textId="12A92826" w:rsidR="000F0749" w:rsidRPr="00F81522" w:rsidRDefault="00D74F1A" w:rsidP="00F17852">
+  <w:p w14:paraId="7D4DA225" w14:textId="22E552F1" w:rsidR="000F0749" w:rsidRPr="00F81522" w:rsidRDefault="00D74F1A" w:rsidP="00F17852">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9270"/>
       </w:tabs>
       <w:ind w:right="-198"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00BF4E09">
+    <w:r w:rsidR="007C1C04">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, Volume </w:t>
     </w:r>
-    <w:r w:rsidR="00BF4E09">
+    <w:r w:rsidR="007C1C04">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="000F0749" w:rsidRPr="006621F6">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Issue </w:t>
     </w:r>
     <w:r w:rsidR="00AC216B">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="000F0749" w:rsidRPr="006621F6">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
@@ -5816,141 +6226,145 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1828595358">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="685134524">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="944845616">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1350644957">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="424377827">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC192B"/>
     <w:rsid w:val="0000000E"/>
     <w:rsid w:val="0001465B"/>
     <w:rsid w:val="00016C5A"/>
     <w:rsid w:val="000308A1"/>
     <w:rsid w:val="00037862"/>
     <w:rsid w:val="00044B19"/>
     <w:rsid w:val="000555B6"/>
     <w:rsid w:val="00062A7D"/>
     <w:rsid w:val="0006331D"/>
     <w:rsid w:val="000704CD"/>
     <w:rsid w:val="00072C5A"/>
     <w:rsid w:val="000912E2"/>
     <w:rsid w:val="000917C2"/>
     <w:rsid w:val="00096005"/>
     <w:rsid w:val="000B0EDD"/>
     <w:rsid w:val="000B38C3"/>
+    <w:rsid w:val="000B6E3B"/>
+    <w:rsid w:val="000B7BF3"/>
     <w:rsid w:val="000C3F0A"/>
     <w:rsid w:val="000E29A8"/>
     <w:rsid w:val="000F0355"/>
     <w:rsid w:val="000F0749"/>
     <w:rsid w:val="000F35CE"/>
     <w:rsid w:val="00103B61"/>
     <w:rsid w:val="00110144"/>
     <w:rsid w:val="00110B85"/>
     <w:rsid w:val="00115BF1"/>
     <w:rsid w:val="0011749E"/>
     <w:rsid w:val="00142B2B"/>
     <w:rsid w:val="00154FE6"/>
     <w:rsid w:val="00165DEC"/>
     <w:rsid w:val="001812AB"/>
     <w:rsid w:val="00187390"/>
     <w:rsid w:val="001939ED"/>
+    <w:rsid w:val="001B0304"/>
     <w:rsid w:val="001B413F"/>
     <w:rsid w:val="001B6C47"/>
     <w:rsid w:val="001F0CCB"/>
     <w:rsid w:val="001F7A68"/>
     <w:rsid w:val="00200E39"/>
     <w:rsid w:val="00211ADB"/>
     <w:rsid w:val="002135FE"/>
     <w:rsid w:val="002157B8"/>
     <w:rsid w:val="00220051"/>
     <w:rsid w:val="0022531C"/>
     <w:rsid w:val="0023069D"/>
     <w:rsid w:val="002353E5"/>
     <w:rsid w:val="00236403"/>
     <w:rsid w:val="00244FDF"/>
     <w:rsid w:val="00246E05"/>
     <w:rsid w:val="00247473"/>
     <w:rsid w:val="00261593"/>
     <w:rsid w:val="00273AC7"/>
     <w:rsid w:val="00275B80"/>
     <w:rsid w:val="00282E68"/>
     <w:rsid w:val="002868D4"/>
     <w:rsid w:val="002902BF"/>
     <w:rsid w:val="00290488"/>
     <w:rsid w:val="00292C19"/>
     <w:rsid w:val="002A0F80"/>
     <w:rsid w:val="002B36DA"/>
     <w:rsid w:val="002B3DAA"/>
     <w:rsid w:val="002C1313"/>
     <w:rsid w:val="002D5236"/>
     <w:rsid w:val="002E0DC3"/>
     <w:rsid w:val="00302F73"/>
     <w:rsid w:val="003151EB"/>
+    <w:rsid w:val="00337DEB"/>
     <w:rsid w:val="003470B3"/>
     <w:rsid w:val="0035630C"/>
     <w:rsid w:val="003716BC"/>
     <w:rsid w:val="00373699"/>
     <w:rsid w:val="00381BB0"/>
     <w:rsid w:val="00384089"/>
     <w:rsid w:val="00386B3F"/>
     <w:rsid w:val="003A7876"/>
     <w:rsid w:val="003C2E92"/>
     <w:rsid w:val="003C61AD"/>
     <w:rsid w:val="003E7D79"/>
     <w:rsid w:val="0040740E"/>
     <w:rsid w:val="00412EA7"/>
     <w:rsid w:val="0041323A"/>
     <w:rsid w:val="004167D5"/>
     <w:rsid w:val="00421227"/>
     <w:rsid w:val="00427B80"/>
     <w:rsid w:val="00437968"/>
     <w:rsid w:val="004463E6"/>
     <w:rsid w:val="00457859"/>
     <w:rsid w:val="00465842"/>
     <w:rsid w:val="004759BE"/>
     <w:rsid w:val="00481187"/>
     <w:rsid w:val="00481D76"/>
     <w:rsid w:val="00482685"/>
@@ -5961,128 +6375,136 @@
     <w:rsid w:val="004B10F0"/>
     <w:rsid w:val="004B2905"/>
     <w:rsid w:val="004B44A1"/>
     <w:rsid w:val="004B4609"/>
     <w:rsid w:val="004B4AB8"/>
     <w:rsid w:val="004C3228"/>
     <w:rsid w:val="004D0D5E"/>
     <w:rsid w:val="004D30B3"/>
     <w:rsid w:val="004E4BE0"/>
     <w:rsid w:val="004E6B82"/>
     <w:rsid w:val="004E73E3"/>
     <w:rsid w:val="004F1381"/>
     <w:rsid w:val="004F2E78"/>
     <w:rsid w:val="004F719C"/>
     <w:rsid w:val="005062BB"/>
     <w:rsid w:val="005072AB"/>
     <w:rsid w:val="00512B8F"/>
     <w:rsid w:val="00516F90"/>
     <w:rsid w:val="00521795"/>
     <w:rsid w:val="00523D16"/>
     <w:rsid w:val="00525165"/>
     <w:rsid w:val="00531433"/>
     <w:rsid w:val="00544438"/>
     <w:rsid w:val="00552CF1"/>
     <w:rsid w:val="005569D2"/>
+    <w:rsid w:val="00565D61"/>
     <w:rsid w:val="005776A5"/>
     <w:rsid w:val="00592138"/>
     <w:rsid w:val="00596BB5"/>
     <w:rsid w:val="005F535E"/>
     <w:rsid w:val="00616FAC"/>
     <w:rsid w:val="00620C3D"/>
     <w:rsid w:val="00652116"/>
     <w:rsid w:val="0065286E"/>
     <w:rsid w:val="006621F6"/>
     <w:rsid w:val="006743A9"/>
     <w:rsid w:val="006817D5"/>
     <w:rsid w:val="00684E16"/>
     <w:rsid w:val="0069076C"/>
     <w:rsid w:val="006A0D45"/>
     <w:rsid w:val="006B2438"/>
     <w:rsid w:val="006B41DE"/>
     <w:rsid w:val="006C434B"/>
     <w:rsid w:val="006D4ECF"/>
     <w:rsid w:val="006E1F6E"/>
     <w:rsid w:val="00714146"/>
+    <w:rsid w:val="0071499B"/>
     <w:rsid w:val="007252F5"/>
     <w:rsid w:val="00733D37"/>
     <w:rsid w:val="0073747C"/>
     <w:rsid w:val="007523A0"/>
+    <w:rsid w:val="007603D1"/>
     <w:rsid w:val="00773855"/>
     <w:rsid w:val="007831B0"/>
     <w:rsid w:val="00787284"/>
     <w:rsid w:val="00794839"/>
     <w:rsid w:val="007A1DE2"/>
     <w:rsid w:val="007A1EFF"/>
     <w:rsid w:val="007A53E9"/>
     <w:rsid w:val="007A6CBE"/>
     <w:rsid w:val="007B17A1"/>
     <w:rsid w:val="007B4C62"/>
     <w:rsid w:val="007B5CE0"/>
     <w:rsid w:val="007C0D35"/>
+    <w:rsid w:val="007C1C04"/>
     <w:rsid w:val="007E19AE"/>
     <w:rsid w:val="007E21D9"/>
     <w:rsid w:val="007E2223"/>
     <w:rsid w:val="007E3CB4"/>
     <w:rsid w:val="007E4B28"/>
     <w:rsid w:val="00806189"/>
     <w:rsid w:val="0081077D"/>
     <w:rsid w:val="00846D97"/>
     <w:rsid w:val="0085306D"/>
     <w:rsid w:val="008704A8"/>
     <w:rsid w:val="008758A7"/>
     <w:rsid w:val="00884AB2"/>
     <w:rsid w:val="008B1593"/>
     <w:rsid w:val="008B7323"/>
     <w:rsid w:val="008D31FD"/>
+    <w:rsid w:val="008F0DBA"/>
     <w:rsid w:val="008F139C"/>
     <w:rsid w:val="008F251E"/>
     <w:rsid w:val="008F78DD"/>
     <w:rsid w:val="008F7DF9"/>
     <w:rsid w:val="009006EA"/>
+    <w:rsid w:val="00902CB2"/>
     <w:rsid w:val="00915C55"/>
     <w:rsid w:val="00921C48"/>
     <w:rsid w:val="009616C1"/>
     <w:rsid w:val="009A3D46"/>
     <w:rsid w:val="009A529B"/>
     <w:rsid w:val="009B358C"/>
     <w:rsid w:val="009C131E"/>
     <w:rsid w:val="009C5A2F"/>
     <w:rsid w:val="009C7000"/>
     <w:rsid w:val="009E1BF9"/>
     <w:rsid w:val="00A0445A"/>
     <w:rsid w:val="00A100CF"/>
     <w:rsid w:val="00A130F4"/>
     <w:rsid w:val="00A15CE7"/>
     <w:rsid w:val="00A201CB"/>
     <w:rsid w:val="00A27E7B"/>
     <w:rsid w:val="00A305BD"/>
     <w:rsid w:val="00A3161F"/>
     <w:rsid w:val="00A434CE"/>
     <w:rsid w:val="00A570CF"/>
     <w:rsid w:val="00A736D0"/>
     <w:rsid w:val="00A823B2"/>
+    <w:rsid w:val="00A90776"/>
+    <w:rsid w:val="00AA39B6"/>
     <w:rsid w:val="00AC216B"/>
     <w:rsid w:val="00AC2A09"/>
     <w:rsid w:val="00AD196D"/>
     <w:rsid w:val="00AF78CB"/>
     <w:rsid w:val="00AF7B99"/>
     <w:rsid w:val="00B061C5"/>
     <w:rsid w:val="00B070B9"/>
     <w:rsid w:val="00B22513"/>
     <w:rsid w:val="00B415F0"/>
     <w:rsid w:val="00B61571"/>
     <w:rsid w:val="00B62274"/>
     <w:rsid w:val="00BB3F86"/>
     <w:rsid w:val="00BC694D"/>
     <w:rsid w:val="00BD07D6"/>
     <w:rsid w:val="00BD652F"/>
     <w:rsid w:val="00BD7FB4"/>
     <w:rsid w:val="00BF07DA"/>
     <w:rsid w:val="00BF0941"/>
     <w:rsid w:val="00BF4E09"/>
     <w:rsid w:val="00C1089C"/>
     <w:rsid w:val="00C177C0"/>
     <w:rsid w:val="00C4403D"/>
     <w:rsid w:val="00C518C1"/>
     <w:rsid w:val="00C5436D"/>
     <w:rsid w:val="00C6779A"/>
@@ -7479,72 +7901,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68218C1A-BB3C-4F68-BA4A-23B319293FE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1023</Words>
-  <Characters>5578</Characters>
+  <Words>1026</Words>
+  <Characters>5594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>139</Lines>
   <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6520</CharactersWithSpaces>
+  <CharactersWithSpaces>6539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>