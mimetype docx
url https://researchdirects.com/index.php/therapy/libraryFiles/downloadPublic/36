--- v2 (2026-01-22)
+++ v3 (2026-04-22)
@@ -83,111 +83,191 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FA0A9C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>font</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FA0A9C">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>, Garamond font)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3519A79F" w14:textId="77777777" w:rsidR="00BC60AA" w:rsidRPr="00A77A5F" w:rsidRDefault="00BC60AA" w:rsidP="00BC60AA">
+    <w:p w14:paraId="09AFE3E7" w14:textId="77777777" w:rsidR="00D834B5" w:rsidRPr="00A77A5F" w:rsidRDefault="00D834B5" w:rsidP="00D834B5">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Original Research, Direct Original</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Case Stud</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Short Review, Research Brief, </w:t>
+        <w:t xml:space="preserve">y, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brief Reviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Systematic Reviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Meta-Analyses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A12E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Technical Reports</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77A5F">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Case Study, Commentary, Review (PICK ONE)</w:t>
+        <w:t xml:space="preserve"> (PICK ONE)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36184D09" w14:textId="77777777" w:rsidR="00F64258" w:rsidRPr="00457859" w:rsidRDefault="00F64258" w:rsidP="00F64258">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D50340D" w14:textId="77777777" w:rsidR="00F64258" w:rsidRPr="007C0D35" w:rsidRDefault="00F64258" w:rsidP="00F64258">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0D35">
@@ -307,108 +387,95 @@
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Affiliation, City, State/Country</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E930A8" w14:textId="78E1DFFA" w:rsidR="00FC192B" w:rsidRPr="00457859" w:rsidRDefault="00FC192B" w:rsidP="0006331D">
+    <w:p w14:paraId="26E930A8" w14:textId="2AF81844" w:rsidR="00FC192B" w:rsidRPr="00457859" w:rsidRDefault="00C80B9E" w:rsidP="0006331D">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...11 lines deleted...]
-          <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF5915">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="228600" distR="228600" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE5D8DF" wp14:editId="0F8B93E2">
+              <wp:anchor distT="0" distB="0" distL="228600" distR="228600" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CE5D8DF" wp14:editId="62B6B6A8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-2540</wp:posOffset>
+                  <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>2508250</wp:posOffset>
+                  <wp:posOffset>2505710</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1447800" cy="4978400"/>
+                <wp:extent cx="1447800" cy="5318760"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="50" name="Group 50"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1447800" cy="4978400"/>
+                          <a:ext cx="1447800" cy="5318760"/>
                           <a:chOff x="0" y="-427574"/>
                           <a:chExt cx="2894633" cy="9618596"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="51" name="Text Box 51"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="190490" y="-427574"/>
                             <a:ext cx="2704143" cy="9618596"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:lnRef>
@@ -468,140 +535,241 @@
                                             </a:xfrm>
                                             <a:prstGeom prst="rect">
                                               <a:avLst/>
                                             </a:prstGeom>
                                           </pic:spPr>
                                         </pic:pic>
                                       </a:graphicData>
                                     </a:graphic>
                                   </wp:inline>
                                 </w:drawing>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="19FE6070" w14:textId="77777777" w:rsidR="003534D4" w:rsidRDefault="003534D4" w:rsidP="008D31FD">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="7FFC9F09" w14:textId="6DCFAFF2" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                            <w:p w14:paraId="66F4D159" w14:textId="77777777" w:rsidR="005F1361" w:rsidRDefault="005F1361" w:rsidP="005F1361">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                               </w:pPr>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00EF267B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Submitted</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>Published</w:t>
+                                <w:t xml:space="preserve">: </w:t>
                               </w:r>
-                              <w:r w:rsidR="004F2E78">
+                            </w:p>
+                            <w:p w14:paraId="591035F9" w14:textId="77777777" w:rsidR="005F1361" w:rsidRPr="00644C4A" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>:</w:t>
-[...1 lines deleted...]
-                              <w:r w:rsidRPr="008D31FD">
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="5DF367D9" w14:textId="77777777" w:rsidR="005F1361" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> </w:t>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0041091B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Accepted</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:fldChar w:fldCharType="begin"/>
+                                <w:t>:</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                            </w:p>
+                            <w:p w14:paraId="5DE3DA3B" w14:textId="77777777" w:rsidR="005F1361" w:rsidRPr="00644C4A" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
-[...1 lines deleted...]
-                              <w:r w:rsidRPr="008D31FD">
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="0937E094" w14:textId="77777777" w:rsidR="005F1361" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="0041091B">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t>Published</w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">: </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="3FAF4AC2" w14:textId="34980732" w:rsidR="005F1361" w:rsidRPr="00644C4A" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                              <w:pPr>
+                                <w:contextualSpacing/>
+                                <w:jc w:val="both"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:fldChar w:fldCharType="begin"/>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
+                                </w:rPr>
+                                <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
+                              </w:r>
+                              <w:r w:rsidRPr="00644C4A">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                                  <w:i/>
+                                  <w:color w:val="000000" w:themeColor="text1"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="separate"/>
                               </w:r>
-                              <w:r w:rsidR="00A6755D">
+                              <w:r w:rsidR="00261F26">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:noProof/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
-                                <w:t>January 5, 2026</w:t>
+                                <w:t>April 6, 2026</w:t>
                               </w:r>
-                              <w:r w:rsidRPr="008D31FD">
+                              <w:r w:rsidRPr="00644C4A">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:i/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
-                                  <w:sz w:val="18"/>
-                                  <w:szCs w:val="16"/>
+                                  <w:sz w:val="16"/>
+                                  <w:szCs w:val="14"/>
                                 </w:rPr>
                                 <w:fldChar w:fldCharType="end"/>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="7272466C" w14:textId="64580F3D" w:rsidR="00DE65EA" w:rsidRPr="008D31FD" w:rsidRDefault="00DE65EA" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="025C7D60" w14:textId="6D81B725" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                                   <w:color w:val="000000" w:themeColor="text1"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
@@ -819,60 +987,50 @@
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> (Issue 1</w:t>
                               </w:r>
                               <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t>): X</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="136467ED" w14:textId="0DF3AC64" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
-                            <w:p w14:paraId="520A336D" w14:textId="77777777" w:rsidR="00BC60AA" w:rsidRDefault="00BC60AA" w:rsidP="008704A8">
-[...8 lines deleted...]
-                            </w:p>
                             <w:p w14:paraId="25268043" w14:textId="20A31306" w:rsidR="003534D4" w:rsidRDefault="003534D4" w:rsidP="008704A8">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="003534D4">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">ISSN </w:t>
                               </w:r>
                               <w:r w:rsidR="00A6755D" w:rsidRPr="00A6755D">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                                   <w:i/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="16"/>
                                 </w:rPr>
@@ -1022,51 +1180,51 @@
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="365760" tIns="0" rIns="182880" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="7CE5D8DF" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.2pt;margin-top:197.5pt;width:114pt;height:392pt;z-index:251659264;mso-wrap-distance-left:18pt;mso-wrap-distance-right:18pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin=",-4275" coordsize="28946,96185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZsYtbKQQAAHoOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0DovbE+bcmIUmTpEgwI&#10;2qBJ0WeaomyhFKmRdOT01++SFGXLc9MsG4o9NA8OPy7Jy8N7zr06f7trGXqkUjWCl0F0FgaIciKq&#10;hq/L4NPD9Zs8QEpjXmEmOC2DJ6qCtxe//nLed0sai41gFZUINuFq2XdlsNG6W85mimxoi9WZ6CiH&#10;yVrIFmvoyvWskriH3Vs2i8NwPuuFrDopCFUKRt+5yeDC7l/XlOgPda2oRqwMwDdtf6X9XZnf2cU5&#10;Xq4l7jYNGdzAr/CixQ2HQ8et3mGN0VY2f9uqbYgUStT6jIh2Juq6IdTeAW4ThUe3uZFi29m7rJf9&#10;uhthAmiPcHr1tuT9443s7rs7CUj03RqwsD1zl10tW/MfvEQ7C9nTCBndaURgMErTRR4CsgTm0mKR&#10;p9CxoJINIL9f9yaNF9ki9XO/D+vjvEjnSeLWF/Moz4q5sZn542cTp/oOwkTtkVD/Don7De6oBVgt&#10;AYk7iZqqDLIoQBy3EK0P5pq/iR2CIYuPNTNoIb2Dcbi/H1cweAK0qAjTAuABdCYIePziRZhG6TP3&#10;x8tOKn1DRYtMowwkxLQNNfx4q7SDypsYB7i4bhizT8A46stgnmShXTDOALiMG1tqGTJsY7B1t7At&#10;/cSosWH8I60BFxsBZsByk14xiR4xsAoTQrm2ONh9wdpY1eDEuDAKw8S6cLSW6Xh47MF879S41vl+&#10;tHB6qLuGP1hwPS5uGy7kqZOrL97j2tlDyB1c2zT1brUbHn0lqid4cymcfqiOXDfwGLdY6TssQTDg&#10;hUEE9Qf4qZkA0MXQCtBGyK+nxo09RC/MBqgHASoD9ecWSxog9geHuI7yOM+NZNleAUQzNJOTudWk&#10;x7ftlYAXgfAFD23TrNDMN2sp2s+gl5fmZJjCnMD5ZaB980o7aQS9JfTy0hqBTnVY3/L7jpitzQuZ&#10;cHvYfcayG2JSQzi/F55NeHkUms7WrOTicqtF3di4NSA7ZAfwgdlGhH4ExWNP8Y9AJ8zXjKLEUxmU&#10;YBRETwkvR0dqeJrT+TwOi29L2j+mtBKsqQyrDYRKrlcj+aIkKeZWcIF7EzNH8GPKuxi3UnUQ7ROS&#10;x6fo4vlmHdjgijruZyH8DQweGWrF26qGsZ7qwHN7Oyn70ULARun6phC8lP3Psdny15M5zRbxyOVh&#10;xlF5mPnJ5BPVkJcXE7gHyRpyp0vWd5CG8FpwZIuMwer7RI7zDPhqM3SUJXlmZQBSoy9Q5mEWZ57N&#10;i0We+ZTlyyOffF+YnycsnZA5TfLcVUgvI/NB/jZMazin8n5T9aZjnBpVYsUw+TLQ9MAKThkLAJ/+&#10;fkrDvrJ5gTSYGsHWjGMd+F+IRTLPFqDqQ+oflcJXBE4qYPjVMkG0/D+lfFvjwweOzRzDx5j5gjrs&#10;2wDdfzJe/AUAAP//AwBQSwMEFAAGAAgAAAAhAOrdWFDhAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwkAQhe8m/ofNmHiDbYuA1G4JIeqJkAgmxtvSHdqG7mzTXdry7x1Pepy8L2++l61H24ge&#10;O187UhBPIxBIhTM1lQo+j2+TZxA+aDK6cYQKbuhhnd/fZTo1bqAP7A+hFFxCPtUKqhDaVEpfVGi1&#10;n7oWibOz66wOfHalNJ0euNw2MomihbS6Jv5Q6Ra3FRaXw9UqeB/0sJnFr/3uct7evo/z/dcuRqUe&#10;H8bNC4iAY/iD4Vef1SFnp5O7kvGiUTB5YlDBbDXnSZwnyXIB4sRgvFxFIPNM/p+Q/wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDZsYtbKQQAAHoOAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDq3VhQ4QAAAAoBAAAPAAAAAAAAAAAAAAAAAIMGAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkQcAAAAA&#10;">
+              <v:group w14:anchorId="7CE5D8DF" id="Group 50" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:197.3pt;width:114pt;height:418.8pt;z-index:251659264;mso-wrap-distance-left:18pt;mso-wrap-distance-right:18pt;mso-position-horizontal-relative:margin;mso-position-vertical-relative:page" coordorigin=",-4275" coordsize="28946,96185" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgErfaKgQAAHoOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0DovbE+bdmIUmTpEgwI&#10;2qBJ0WeaoiyhFKmRdKT01++SFOWPuWmWDcUe6geZIi/Jy8N7zr06fzu0DD1SqRrBiyA6CwNEORFl&#10;wzdF8Onh+k0eIKUxLzETnBbBE1XB24tffznvuxWNRS1YSSWCRbha9V0R1Fp3q9lMkZq2WJ2JjnIY&#10;rIRssYZXuZmVEvewestmcRjOZ72QZScFoUpB7zs3GFzY9auKEv2hqhTViBUB+KbtU9rn2jxnF+d4&#10;tZG4qxsyuoFf4UWLGw6bTku9wxqjrWz+tlTbECmUqPQZEe1MVFVDqD0DnCYKj05zI8W2s2fZrPpN&#10;N8EE0B7h9OplyfvHG9ndd3cSkOi7DWBh38xZhkq25h+8RIOF7GmCjA4aEeiM0nSRh4AsgbEsifLF&#10;fASV1ID8bt6bNF5ki9QBTurfx/lxvkznSeLmL+dRni3nxmbmt58dONV3ECZqh4T6d0jc17ijFmC1&#10;AiTuJGpKOEYUII5biNYHc8zfxICgy+JjzQxaSA/QD+f3/Qo6T4AWLcN0CfAAOgcIePziRZhG6TPn&#10;x6tOKn1DRYtMowgkxLQNNfx4q7SDypsYB7i4bhiDfrxiHPVFME+y0E6YRgBcxo0BtQwZlzHYulPY&#10;ln5i1C3ykVaAi40A02G5Sa+YRI8YWIUJoVxbHOy6YG2sKnBimhiFYWJdOJrLdDxe9mi+c2qa63w/&#10;mni4qTuG31hwPU1uGy7kqZ3LL97jytlDyO0d2zT1sB7GS1+L8gnuXAqnH6oj1w1cxi1W+g5LEAy4&#10;YRBB/QEeFRMAuhhbAaqF/Hqq39hD9MJogHoQoCJQf26xpAFif3CI6yiP89xIln1bAtEMzeTB2Prg&#10;jW/bKwE3AuELHtqmmaGZb1ZStJ9BLy/NzjCEOYH9i0D75pV20gh6S+jlpTUCneqwvuX3HTFLmxsy&#10;4fYwfMayG2NSQzi/F55NeHUUms7WzOTicqtF1di4NSA7ZEfwgdlGhH4ExWNP8Y9AJ8w3jKLEUxmU&#10;YBJETwkvR0dqeJrT+TwOl9+WtH9MaSVYUxpWGwiV3Kwn8kVJsnSCC9w7MHMEP6a8i3ErVXvRbuRg&#10;okx8ii6eb9aBGpfUcT8L4TcyeGKoFW+7oLE+1IHn1nZS9qOFgE3S9U0heCn7n2Oz5a8nc5ot4onL&#10;44ij8jjyk8knqiEvLyZw95I15E6XrO8gDeGN4MgWGaPV94kc5xnw1WboKEvyzMoApEZfoMzDLM48&#10;mxeLPPMpy5dHPvm+MD8fsPSAzGmS565CehmZ9/K3YVrDOZX3ddmbF+PUpBJrhsmXkaZ7VrDLVAD4&#10;9PdTGnaVzQukwdQItmac6sD/QiySeWbK6DH1T0rhKwInFdD9apkgWv6fUr6t8eEDx2aO8WPMfEHt&#10;v9sA3X0yXvwFAAD//wMAUEsDBBQABgAIAAAAIQB9Rrv84QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BSsNAEIbvgu+wjOCt3WRTq8ZsSinqqRRsBfE2TaZJaHY3ZLdJ+vaOJ73N8H/88022mkwr&#10;Bup946yGeB6BIFu4srGVhs/D2+wJhA9oS2ydJQ1X8rDKb28yTEs32g8a9qESXGJ9ihrqELpUSl/U&#10;ZNDPXUeWs5PrDQZe+0qWPY5cblqpomgpDTaWL9TY0aam4ry/GA3vI47rJH4dtufT5vp9eNh9bWPS&#10;+v5uWr+ACDSFPxh+9VkdcnY6uostvWg1zJYMakieFzxwrtTjAsSRQZUoBTLP5P8X8h8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAIBK32ioEAAB6DgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfUa7/OEAAAAKAQAADwAAAAAAAAAAAAAAAACEBgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJIHAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 51" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:1904;top:-4275;width:27042;height:96185;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAcJHzwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqRsVi02zShFErxpbenxkX5No9m2a3Zj4791CweMwM98wyaY3lbhR40rLCmbTCARx&#10;ZnXJuYJzuntZgXAeWWNlmRTcycFmPRwkGGvb8ZFuJ5+LAGEXo4LC+zqW0mUFGXRTWxMH78c2Bn2Q&#10;TS51g12Am0rOo+hVGiw5LBRY07ag7HpqjYJI/+4v7f1rItP52zeuPrlemoVS41H/8Q7CU++f4f/2&#10;QStYzuDvS/gBcv0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwHCR88MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox inset="14.4pt,1in,14.4pt,14.4pt">
                     <w:txbxContent>
                       <w:p w14:paraId="26D39304" w14:textId="6FB75DAE" w:rsidR="00901F85" w:rsidRPr="00901F85" w:rsidRDefault="00901F85" w:rsidP="00901F85">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:noProof/>
                           </w:rPr>
                           <w:drawing>
                             <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6891D49E" wp14:editId="323E2344">
@@ -1096,140 +1254,241 @@
                                       </a:xfrm>
                                       <a:prstGeom prst="rect">
                                         <a:avLst/>
                                       </a:prstGeom>
                                     </pic:spPr>
                                   </pic:pic>
                                 </a:graphicData>
                               </a:graphic>
                             </wp:inline>
                           </w:drawing>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="19FE6070" w14:textId="77777777" w:rsidR="003534D4" w:rsidRDefault="003534D4" w:rsidP="008D31FD">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="7FFC9F09" w14:textId="6DCFAFF2" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="008704A8" w:rsidP="008D31FD">
+                      <w:p w14:paraId="66F4D159" w14:textId="77777777" w:rsidR="005F1361" w:rsidRDefault="005F1361" w:rsidP="005F1361">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                         </w:pPr>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00EF267B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Submitted</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>Published</w:t>
+                          <w:t xml:space="preserve">: </w:t>
                         </w:r>
-                        <w:r w:rsidR="004F2E78">
+                      </w:p>
+                      <w:p w14:paraId="591035F9" w14:textId="77777777" w:rsidR="005F1361" w:rsidRPr="00644C4A" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>:</w:t>
-[...1 lines deleted...]
-                        <w:r w:rsidRPr="008D31FD">
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="5DF367D9" w14:textId="77777777" w:rsidR="005F1361" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> </w:t>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0041091B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Accepted</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:fldChar w:fldCharType="begin"/>
+                          <w:t>:</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                      </w:p>
+                      <w:p w14:paraId="5DE3DA3B" w14:textId="77777777" w:rsidR="005F1361" w:rsidRPr="00644C4A" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
-[...1 lines deleted...]
-                        <w:r w:rsidRPr="008D31FD">
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="0937E094" w14:textId="77777777" w:rsidR="005F1361" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="0041091B">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t>Published</w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">: </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="3FAF4AC2" w14:textId="34980732" w:rsidR="005F1361" w:rsidRPr="00644C4A" w:rsidRDefault="005F1361" w:rsidP="005F1361">
+                        <w:pPr>
+                          <w:contextualSpacing/>
+                          <w:jc w:val="both"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:fldChar w:fldCharType="begin"/>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
+                          </w:rPr>
+                          <w:instrText xml:space="preserve"> DATE \@ "MMMM d, yyyy" </w:instrText>
+                        </w:r>
+                        <w:r w:rsidRPr="00644C4A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                            <w:i/>
+                            <w:color w:val="000000" w:themeColor="text1"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="separate"/>
                         </w:r>
-                        <w:r w:rsidR="00A6755D">
+                        <w:r w:rsidR="00261F26">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:noProof/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
-                          <w:t>January 5, 2026</w:t>
+                          <w:t>April 6, 2026</w:t>
                         </w:r>
-                        <w:r w:rsidRPr="008D31FD">
+                        <w:r w:rsidRPr="00644C4A">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:i/>
                             <w:color w:val="000000" w:themeColor="text1"/>
-                            <w:sz w:val="18"/>
-                            <w:szCs w:val="16"/>
+                            <w:sz w:val="16"/>
+                            <w:szCs w:val="14"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="end"/>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="7272466C" w14:textId="64580F3D" w:rsidR="00DE65EA" w:rsidRPr="008D31FD" w:rsidRDefault="00DE65EA" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="025C7D60" w14:textId="6D81B725" w:rsidR="008704A8" w:rsidRPr="008D31FD" w:rsidRDefault="00E86C7E" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                             <w:color w:val="000000" w:themeColor="text1"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
@@ -1447,60 +1706,50 @@
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> (Issue 1</w:t>
                         </w:r>
                         <w:r w:rsidR="008D31FD" w:rsidRPr="008D31FD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t>): X</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="136467ED" w14:textId="0DF3AC64" w:rsidR="00E6227D" w:rsidRDefault="00E6227D" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w14:paraId="520A336D" w14:textId="77777777" w:rsidR="00BC60AA" w:rsidRDefault="00BC60AA" w:rsidP="008704A8">
-[...8 lines deleted...]
-                      </w:p>
                       <w:p w14:paraId="25268043" w14:textId="20A31306" w:rsidR="003534D4" w:rsidRDefault="003534D4" w:rsidP="008704A8">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="003534D4">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
                           <w:t xml:space="preserve">ISSN </w:t>
                         </w:r>
                         <w:r w:rsidR="00A6755D" w:rsidRPr="00A6755D">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="16"/>
                           </w:rPr>
@@ -1552,51 +1801,64 @@
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="26"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="008704A8">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:i/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="26"/>
                           </w:rPr>
                           <w:t>Open Access</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
                 <w10:wrap type="square" anchorx="margin" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00FC192B" w:rsidRPr="00E86C7E">
+    </w:p>
+    <w:p w14:paraId="37D31E53" w14:textId="4EF51374" w:rsidR="00C518C1" w:rsidRPr="00E86C7E" w:rsidRDefault="00FC192B" w:rsidP="00BC60AA">
+      <w:pPr>
+        <w:ind w:right="-144"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E86C7E">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3959D423" w14:textId="77777777" w:rsidR="00BC60AA" w:rsidRDefault="00BC60AA" w:rsidP="00BC60AA">
       <w:pPr>
         <w:ind w:left="2070" w:right="-144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2669,51 +2931,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34953F51" w14:textId="42A16D08" w:rsidR="00BC60AA" w:rsidRPr="00457859" w:rsidRDefault="00BC60AA" w:rsidP="00BC60AA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Protocol</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAAD001" w14:textId="77777777" w:rsidR="00BC60AA" w:rsidRPr="00457859" w:rsidRDefault="00BC60AA" w:rsidP="00BC60AA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide a step-by-step description regarding the protocol of the study. Explain all measurement tools and cite any validation study corresponding to the tool. Measurement tools must be valid and reliable or provide information to support both with appropriate citations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FFA9E71" w14:textId="77777777" w:rsidR="00BC60AA" w:rsidRPr="00457859" w:rsidRDefault="00BC60AA" w:rsidP="00BC60AA">
@@ -2748,71 +3009,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Statistical Analysis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6114C0ED" w14:textId="77777777" w:rsidR="00BC60AA" w:rsidRDefault="00BC60AA" w:rsidP="00BC60AA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D1812">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide accurate and appropriate statistical analyses for all reported data. Use </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> statistical terminology and ensure that each test matches the structure of the variables being analyzed. State explicitly that </w:t>
+        <w:t xml:space="preserve">Provide accurate and appropriate statistical analyses for all reported data. Use correct statistical terminology and ensure that each test matches the structure of the variables being analyzed. State explicitly that </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D1812">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>an a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003D1812">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> priori significance level of </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5360D">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
@@ -3997,50 +4238,51 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F85FD1" w14:textId="77777777" w:rsidR="00BC60AA" w:rsidRDefault="00BC60AA" w:rsidP="00BC60AA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Figure</w:t>
       </w:r>
       <w:r w:rsidRPr="00915C55">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00457859">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Describe your </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4797,77 +5039,78 @@
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0AA3EE" w14:textId="551C0F5C" w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidRDefault="002D5236" w:rsidP="00BC60AA">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidSect="00ED6B60">
+    <w:sectPr w:rsidR="002D5236" w:rsidRPr="00457859" w:rsidSect="00261F26">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1584" w:right="1584" w:bottom="1584" w:left="1584" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4571528F" w14:textId="77777777" w:rsidR="001542A8" w:rsidRDefault="001542A8" w:rsidP="000F0355">
+    <w:p w14:paraId="11312D11" w14:textId="77777777" w:rsidR="00747E6A" w:rsidRDefault="00747E6A" w:rsidP="000F0355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C8F2E53" w14:textId="77777777" w:rsidR="001542A8" w:rsidRDefault="001542A8" w:rsidP="000F0355">
+    <w:p w14:paraId="151B421E" w14:textId="77777777" w:rsidR="00747E6A" w:rsidRDefault="00747E6A" w:rsidP="000F0355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5114,58 +5357,58 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="948003" cy="303847"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="494D0C99" w14:textId="77777777" w:rsidR="000F0749" w:rsidRDefault="000F0749">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="610CA0ED" w14:textId="77777777" w:rsidR="001542A8" w:rsidRDefault="001542A8" w:rsidP="000F0355">
+    <w:p w14:paraId="6D23F37C" w14:textId="77777777" w:rsidR="00747E6A" w:rsidRDefault="00747E6A" w:rsidP="000F0355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1154B270" w14:textId="77777777" w:rsidR="001542A8" w:rsidRDefault="001542A8" w:rsidP="000F0355">
+    <w:p w14:paraId="2DFDD89F" w14:textId="77777777" w:rsidR="00747E6A" w:rsidRDefault="00747E6A" w:rsidP="000F0355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FE8574C" w14:textId="57E23C10" w:rsidR="00DF5915" w:rsidRPr="00DF5915" w:rsidRDefault="00DF5915" w:rsidP="00DF5915">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="8460"/>
       </w:tabs>
       <w:ind w:left="-360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
       </w:rPr>
@@ -6004,51 +6247,53 @@
     <w:rsid w:val="0014044E"/>
     <w:rsid w:val="00142B2B"/>
     <w:rsid w:val="001542A8"/>
     <w:rsid w:val="00154FE6"/>
     <w:rsid w:val="00165DEC"/>
     <w:rsid w:val="001812AB"/>
     <w:rsid w:val="00187390"/>
     <w:rsid w:val="001939ED"/>
     <w:rsid w:val="001B413F"/>
     <w:rsid w:val="001B6C47"/>
     <w:rsid w:val="001D27DC"/>
     <w:rsid w:val="001F0CCB"/>
     <w:rsid w:val="001F7A68"/>
     <w:rsid w:val="00200E39"/>
     <w:rsid w:val="002135FE"/>
     <w:rsid w:val="002157B8"/>
     <w:rsid w:val="00220051"/>
     <w:rsid w:val="0022531C"/>
     <w:rsid w:val="0023069D"/>
     <w:rsid w:val="002353E5"/>
     <w:rsid w:val="00236403"/>
     <w:rsid w:val="002404FF"/>
     <w:rsid w:val="00244FDF"/>
     <w:rsid w:val="00246E05"/>
     <w:rsid w:val="00247473"/>
+    <w:rsid w:val="00256BAD"/>
     <w:rsid w:val="00261593"/>
+    <w:rsid w:val="00261F26"/>
     <w:rsid w:val="00273AC7"/>
     <w:rsid w:val="00275B80"/>
     <w:rsid w:val="00282E68"/>
     <w:rsid w:val="002868D4"/>
     <w:rsid w:val="002902BF"/>
     <w:rsid w:val="00290488"/>
     <w:rsid w:val="00292C19"/>
     <w:rsid w:val="002A0F80"/>
     <w:rsid w:val="002B36DA"/>
     <w:rsid w:val="002C1313"/>
     <w:rsid w:val="002D5236"/>
     <w:rsid w:val="002E0DC3"/>
     <w:rsid w:val="00302F73"/>
     <w:rsid w:val="003151EB"/>
     <w:rsid w:val="003470B3"/>
     <w:rsid w:val="003534D4"/>
     <w:rsid w:val="0035630C"/>
     <w:rsid w:val="003716BC"/>
     <w:rsid w:val="00373699"/>
     <w:rsid w:val="00381BB0"/>
     <w:rsid w:val="00384089"/>
     <w:rsid w:val="00386B3F"/>
     <w:rsid w:val="003A7876"/>
     <w:rsid w:val="003C2E92"/>
     <w:rsid w:val="003C61AD"/>
@@ -6064,79 +6309,84 @@
     <w:rsid w:val="00465842"/>
     <w:rsid w:val="0047596B"/>
     <w:rsid w:val="004759BE"/>
     <w:rsid w:val="00481187"/>
     <w:rsid w:val="00481D76"/>
     <w:rsid w:val="00482685"/>
     <w:rsid w:val="00487981"/>
     <w:rsid w:val="004978D3"/>
     <w:rsid w:val="004A1A17"/>
     <w:rsid w:val="004B00B2"/>
     <w:rsid w:val="004B10F0"/>
     <w:rsid w:val="004B2905"/>
     <w:rsid w:val="004B44A1"/>
     <w:rsid w:val="004B4609"/>
     <w:rsid w:val="004C3228"/>
     <w:rsid w:val="004D0D5E"/>
     <w:rsid w:val="004D30B3"/>
     <w:rsid w:val="004E4BE0"/>
     <w:rsid w:val="004E6B82"/>
     <w:rsid w:val="004E73E3"/>
     <w:rsid w:val="004F1381"/>
     <w:rsid w:val="004F2E78"/>
     <w:rsid w:val="004F719C"/>
     <w:rsid w:val="005062BB"/>
     <w:rsid w:val="005072AB"/>
+    <w:rsid w:val="005074D0"/>
     <w:rsid w:val="00512B8F"/>
     <w:rsid w:val="00516F90"/>
     <w:rsid w:val="00525165"/>
     <w:rsid w:val="00531433"/>
     <w:rsid w:val="00544438"/>
     <w:rsid w:val="005569D2"/>
     <w:rsid w:val="005776A5"/>
     <w:rsid w:val="00592138"/>
     <w:rsid w:val="00596BB5"/>
+    <w:rsid w:val="005F1361"/>
     <w:rsid w:val="005F535E"/>
     <w:rsid w:val="00616FAC"/>
     <w:rsid w:val="00620C3D"/>
     <w:rsid w:val="00652116"/>
     <w:rsid w:val="0065286E"/>
     <w:rsid w:val="006621F6"/>
+    <w:rsid w:val="00665793"/>
     <w:rsid w:val="006668B6"/>
     <w:rsid w:val="006743A9"/>
     <w:rsid w:val="006817D5"/>
     <w:rsid w:val="00684E16"/>
     <w:rsid w:val="006A0D45"/>
     <w:rsid w:val="006B2438"/>
     <w:rsid w:val="006B41DE"/>
     <w:rsid w:val="006C434B"/>
     <w:rsid w:val="006D4ECF"/>
     <w:rsid w:val="006E1F6E"/>
     <w:rsid w:val="00714146"/>
     <w:rsid w:val="00733D37"/>
     <w:rsid w:val="0073747C"/>
+    <w:rsid w:val="00747E6A"/>
     <w:rsid w:val="007523A0"/>
+    <w:rsid w:val="007603D1"/>
     <w:rsid w:val="00773855"/>
     <w:rsid w:val="007831B0"/>
     <w:rsid w:val="00794839"/>
     <w:rsid w:val="007A1DE2"/>
     <w:rsid w:val="007A1EFF"/>
     <w:rsid w:val="007A53E9"/>
     <w:rsid w:val="007A6CBE"/>
     <w:rsid w:val="007B17A1"/>
     <w:rsid w:val="007B4C62"/>
     <w:rsid w:val="007C0D35"/>
     <w:rsid w:val="007E19AE"/>
     <w:rsid w:val="007E1B05"/>
     <w:rsid w:val="007E21D9"/>
     <w:rsid w:val="007E2223"/>
     <w:rsid w:val="007E4B28"/>
     <w:rsid w:val="00806189"/>
     <w:rsid w:val="0081077D"/>
     <w:rsid w:val="00846D97"/>
     <w:rsid w:val="0085306D"/>
     <w:rsid w:val="008704A8"/>
     <w:rsid w:val="008758A7"/>
     <w:rsid w:val="0088035B"/>
     <w:rsid w:val="00884AB2"/>
     <w:rsid w:val="008B1593"/>
     <w:rsid w:val="008B7323"/>
@@ -6148,98 +6398,103 @@
     <w:rsid w:val="009006EA"/>
     <w:rsid w:val="00901F85"/>
     <w:rsid w:val="00915C55"/>
     <w:rsid w:val="00921C48"/>
     <w:rsid w:val="00927177"/>
     <w:rsid w:val="009616C1"/>
     <w:rsid w:val="00962CB5"/>
     <w:rsid w:val="009A3D46"/>
     <w:rsid w:val="009A529B"/>
     <w:rsid w:val="009B358C"/>
     <w:rsid w:val="009C131E"/>
     <w:rsid w:val="009C5A2F"/>
     <w:rsid w:val="009C7000"/>
     <w:rsid w:val="009E1BF9"/>
     <w:rsid w:val="00A0445A"/>
     <w:rsid w:val="00A100CF"/>
     <w:rsid w:val="00A130F4"/>
     <w:rsid w:val="00A15CE7"/>
     <w:rsid w:val="00A1684F"/>
     <w:rsid w:val="00A201CB"/>
     <w:rsid w:val="00A27E7B"/>
     <w:rsid w:val="00A305BD"/>
     <w:rsid w:val="00A3161F"/>
     <w:rsid w:val="00A434CE"/>
     <w:rsid w:val="00A570CF"/>
+    <w:rsid w:val="00A63DB0"/>
     <w:rsid w:val="00A6755D"/>
     <w:rsid w:val="00A736D0"/>
     <w:rsid w:val="00A823B2"/>
+    <w:rsid w:val="00A90776"/>
+    <w:rsid w:val="00AA39B6"/>
     <w:rsid w:val="00AC2A09"/>
     <w:rsid w:val="00AD196D"/>
     <w:rsid w:val="00AF7B99"/>
     <w:rsid w:val="00B061C5"/>
     <w:rsid w:val="00B070B9"/>
     <w:rsid w:val="00B22513"/>
     <w:rsid w:val="00B415F0"/>
     <w:rsid w:val="00B61571"/>
     <w:rsid w:val="00B62274"/>
     <w:rsid w:val="00B6232D"/>
     <w:rsid w:val="00BB3F86"/>
     <w:rsid w:val="00BC60AA"/>
     <w:rsid w:val="00BC694D"/>
     <w:rsid w:val="00BD07D6"/>
     <w:rsid w:val="00BD652F"/>
     <w:rsid w:val="00BD7FB4"/>
     <w:rsid w:val="00BF07DA"/>
     <w:rsid w:val="00BF0941"/>
     <w:rsid w:val="00C1089C"/>
     <w:rsid w:val="00C177C0"/>
     <w:rsid w:val="00C4403D"/>
     <w:rsid w:val="00C518C1"/>
     <w:rsid w:val="00C5436D"/>
     <w:rsid w:val="00C6779A"/>
     <w:rsid w:val="00C700B2"/>
+    <w:rsid w:val="00C80B9E"/>
     <w:rsid w:val="00CB5493"/>
     <w:rsid w:val="00CC34C3"/>
     <w:rsid w:val="00CC4AC9"/>
     <w:rsid w:val="00CC5E58"/>
     <w:rsid w:val="00CC6143"/>
     <w:rsid w:val="00CD4AB9"/>
     <w:rsid w:val="00CE33B5"/>
     <w:rsid w:val="00D02776"/>
     <w:rsid w:val="00D037EE"/>
     <w:rsid w:val="00D10609"/>
     <w:rsid w:val="00D11455"/>
     <w:rsid w:val="00D14244"/>
     <w:rsid w:val="00D478CA"/>
     <w:rsid w:val="00D51A1A"/>
     <w:rsid w:val="00D572BF"/>
     <w:rsid w:val="00D57D15"/>
     <w:rsid w:val="00D651B1"/>
     <w:rsid w:val="00D65673"/>
     <w:rsid w:val="00D67886"/>
     <w:rsid w:val="00D70932"/>
+    <w:rsid w:val="00D834B5"/>
     <w:rsid w:val="00D85581"/>
     <w:rsid w:val="00D86CDA"/>
     <w:rsid w:val="00D947C2"/>
     <w:rsid w:val="00D94FD3"/>
     <w:rsid w:val="00DA13E2"/>
     <w:rsid w:val="00DC1CC3"/>
     <w:rsid w:val="00DE15F0"/>
     <w:rsid w:val="00DE1B70"/>
     <w:rsid w:val="00DE65EA"/>
     <w:rsid w:val="00DF5915"/>
     <w:rsid w:val="00DF5D15"/>
     <w:rsid w:val="00E02924"/>
     <w:rsid w:val="00E23CD8"/>
     <w:rsid w:val="00E271E9"/>
     <w:rsid w:val="00E313FB"/>
     <w:rsid w:val="00E432E7"/>
     <w:rsid w:val="00E46EDF"/>
     <w:rsid w:val="00E501B7"/>
     <w:rsid w:val="00E6227D"/>
     <w:rsid w:val="00E65847"/>
     <w:rsid w:val="00E67C8B"/>
     <w:rsid w:val="00E72D0A"/>
     <w:rsid w:val="00E86C7E"/>
     <w:rsid w:val="00E9457D"/>
     <w:rsid w:val="00EB3261"/>
@@ -6670,50 +6925,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -7591,72 +7847,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E46649A4-B04C-4EE4-A8C4-5DDBA42AD179}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>859</Words>
-  <Characters>5742</Characters>
+  <Words>1026</Words>
+  <Characters>5594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6573</CharactersWithSpaces>
+  <CharactersWithSpaces>6539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>